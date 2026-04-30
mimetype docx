--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -688,51 +688,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 10, pp.100279. </w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.100279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crtox.2025.100279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -873,295 +873,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passage of uranium through human cerebral microvascular endothelial cells:influence of time exposure in mono- and co-culture in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
+                <w:t xml:space="preserve">Ana F Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bo</w:t>
+                <w:t xml:space="preserve">Alain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Magneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margaux Cochard</w:t>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (12), pp.1597-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2020.1828655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869303v1</w:t>
+                <w:t xml:space="preserve">hal-03080771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage of uranium through human cerebral microvascular endothelial cells:influence of time exposure in mono- and co-culture in vitro models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+                <w:t xml:space="preserve">Co-exposure to internal and external radiation alters cesium biokinetics and retention in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana F Raimundo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Elie</w:t>
+                <w:t xml:space="preserve">Raphael Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schmitt</w:t>
+                <w:t xml:space="preserve">Victor Magneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+                <w:t xml:space="preserve">Margaux Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96 (12), pp.1597-1607. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.504-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2020.1828655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ab7b43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080771v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational exposure to uranium changes morphometric parameters and global DNA methylation in rat sperm</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Elhmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Magneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1543,429 +1543,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dose of uranium induces multigenerational epigenetic effects in rat kidney</w:t>
+                <w:t xml:space="preserve">Effects of DDT and permethrin on rat hepatocytes cultivated in microfluidic biochips: Metabolomics and gene expression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grison</w:t>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Elmhiri</w:t>
+                <w:t xml:space="preserve">Perrine Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gloaguen</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Kereselidze</w:t>
+                <w:t xml:space="preserve">Marie José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1493242⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881819v1</w:t>
+                <w:t xml:space="preserve">hal-02357463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DDT and permethrin on rat hepatocytes cultivated in microfluidic biochips: Metabolomics and gene expression study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Jellali</w:t>
+                <w:t xml:space="preserve">Low dose of uranium induces multigenerational epigenetic effects in rat kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Elmhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Zeller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Legendre</w:t>
+                <w:t xml:space="preserve">C. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie José Fleury</w:t>
+                <w:t xml:space="preserve">D. Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (11), pp.975-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1493242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357463v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cut-off values for normal sperm morphology and toxicology for automated analysis of rat sperm morphology and morphometry</w:t>
               </w:r>
@@ -2362,90 +2362,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo exposure to uranium induces reversible and irreversible effects on gene expression and epigenetics in adult male rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ibegazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 259, pp.S171. </w:t>
@@ -2477,295 +2477,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03820488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of chronic low-dose natural uranium contamination: Epigenetic inheritance of methylation signature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Legendre</w:t>
+                <w:t xml:space="preserve">Endocrine effects of lifelong exposure to low-dose depleted uranium on testicular functions in adult rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ramambason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Manens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.293⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 368-369, pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820726v1</w:t>
+                <w:t xml:space="preserve">hal-01407270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine effects of lifelong exposure to low-dose depleted uranium on testicular functions in adult rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maamar Souidi</w:t>
+                <w:t xml:space="preserve">Multigenerational effects of chronic low-dose natural uranium contamination: Epigenetic inheritance of methylation signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Elmhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kereselidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 368-369, pp.58-68. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 259, pp.S114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407270v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of organophosphate-induced neurotoxicity: Prediction and validation by experimental studies</w:t>
               </w:r>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Responses of Hepatocytes Induced by Hypothermia: Modulation of Cytokinesis and Drug Metabolism-Related Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Allora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,307 +3556,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Characterization of Primary Rat Hepatocytes Cultivated in Parallel Microfluidic Biochips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of expression and activity levels of primary rat hepatocyte detoxication genes under various flow rates and cell densities in microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Naudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (9), pp.3264-3276. </w:t>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.401-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jps.23466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/btpr.1857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820701v1</w:t>
+                <w:t xml:space="preserve">hal-03820745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of expression and activity levels of primary rat hepatocyte detoxication genes under various flow rates and cell densities in microfluidic biochips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic Characterization of Primary Rat Hepatocytes Cultivated in Parallel Microfluidic Biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Alberto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Naudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (9), pp.3264-3276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.23466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btpr.1857⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03820745v1</w:t>
+                <w:t xml:space="preserve">hal-03820701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An engineered 3D blood-testis barrier model for the assessment of reproductive toxicity potential</w:t>
               </w:r>
@@ -4083,221 +4083,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational epigenetic and metabolomic effects of internal exposure to non-toxic doses of uranium in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes et enjeux de Science Ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRPA 16 - International Congress - International Radiation Protection Association - Health Physics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRPA (International Radiation Protection Association), Jul 2024, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">48e colloque annuel de l'AFSTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04764611v1</w:t>
+                <w:t xml:space="preserve">irsn-04696449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et enjeux de Science Ouverte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational epigenetic and metabolomic effects of internal exposure to non-toxic doses of uranium in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque annuel de l'AFSTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">IRPA 16 - International Congress - International Radiation Protection Association - Health Physics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRPA (International Radiation Protection Association), Jul 2024, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04696449v1</w:t>
+                <w:t xml:space="preserve">irsn-04764611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’Institut de radioprotection et de sûreté nucléaire participe-t-il à la dynamique de l’Open Access ? Le rôle du nouvel outil de gestion des publications : ATHENA</w:t>
               </w:r>
@@ -4464,73 +4464,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Innovation for Sustainable Production 2010 (I-SUP2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970640v1</w:t>
+                <w:t xml:space="preserve">ineris-00970639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vitro blood-testis-barrier : a new promising alternative for reproductive toxicity studies</w:t>
               </w:r>
@@ -4589,73 +4589,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Innovation for Sustainable Production 2010 (I-SUP2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970639v1</w:t>
+                <w:t xml:space="preserve">ineris-00970640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t>
               </w:r>
@@ -5402,64 +5402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ramambason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maâmar Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6101,51 +6101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA9EE91D"/>
+    <w:nsid w:val="51933DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6249,51 +6249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62CA8185"/>
+    <w:nsid w:val="E90D0F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6483,51 +6483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149383002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173381745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.legendre@asnr.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Saci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2025.100279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080771v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Raimundo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1828655" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444480v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elhmiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1577567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kereselidze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1493242" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard van Der Horst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongekile Skosana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oyeyipo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10520295.2017.1380842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03820488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ibegazene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramambason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.08.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linossier-Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cotton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.04.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bricks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Q1H8C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6CRVZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Allora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bricks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2013.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Alberto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23466" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1857" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X40N9WR7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71NPK9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05087809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04764611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04696449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dulor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sorokine Durm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doucin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmots" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04641819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosenza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Payrar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04640018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouwy-Ounnough" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;mar Souidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouiller-Fabre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA11T070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149383002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173381745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.legendre@asnr.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Saci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2025.100279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080771v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Raimundo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1828655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444480v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elhmiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1577567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kereselidze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1493242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard van Der Horst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongekile Skosana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oyeyipo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10520295.2017.1380842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03820488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ibegazene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramambason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.08.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.293" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linossier-Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cotton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.04.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bricks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Q1H8C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6CRVZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Allora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bricks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2013.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Alberto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1857" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X40N9WR7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71NPK9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05087809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04696449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04764611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dulor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sorokine Durm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doucin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmots" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04641819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosenza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Payrar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04640018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouwy-Ounnough" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;mar Souidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouiller-Fabre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA11T070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>