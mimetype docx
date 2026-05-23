--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -688,51 +688,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Murat El Houdigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.100279. </w:t>
+              <w:t xml:space="preserve">, 2026, 10, pp.100279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crtox.2025.100279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1543,693 +1543,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of DDT and permethrin on rat hepatocytes cultivated in microfluidic biochips: Metabolomics and gene expression study</w:t>
+                <w:t xml:space="preserve">Low dose of uranium induces multigenerational epigenetic effects in rat kidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Jellali</w:t>
+                <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Zeller</w:t>
+                <w:t xml:space="preserve">G. Elmhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Legendre</w:t>
+                <w:t xml:space="preserve">C. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie José Fleury</w:t>
+                <w:t xml:space="preserve">C. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (11), pp.975-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1493242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357463v1</w:t>
+                <w:t xml:space="preserve">hal-02881819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effects of DDT and permethrin on rat hepatocytes cultivated in microfluidic biochips: Metabolomics and gene expression study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Fleury</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357461v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dose of uranium induces multigenerational epigenetic effects in rat kidney</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gloaguen</w:t>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip approach to study hepatotoxicity of DDT, permethrin and their mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elie</w:t>
+                <w:t xml:space="preserve">Vittoria Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kereselidze</w:t>
+                <w:t xml:space="preserve">Marie-José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (11), pp.975-984. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (8), pp.1121-1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2018.1493242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jat.3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881819v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut-off values for normal sperm morphology and toxicology for automated analysis of rat sperm morphology and morphometry</w:t>
+                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard van Der Horst</w:t>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bongekile Skosana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Legendre</w:t>
+                <w:t xml:space="preserve">N.D. Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Oyeyipo</w:t>
+                <w:t xml:space="preserve">I. Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Duplessis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bannister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnic and Histochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10520295.2017.1380842⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901696v1</w:t>
+                <w:t xml:space="preserve">hal-02874507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo animal studies help achieve international consensus on standards and guidelines for health risk estimates for chronic exposure to low levels of tritium in drinking water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cut-off values for normal sperm morphology and toxicology for automated analysis of rat sperm morphology and morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.D. Priest</w:t>
+                <w:t xml:space="preserve">Gerhard van Der Horst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dublineau</w:t>
+                <w:t xml:space="preserve">Bongekile Skosana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bannister</w:t>
+                <w:t xml:space="preserve">Peter Oyeyipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benderitter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (7), pp.586-594. </w:t>
+              <w:t xml:space="preserve">Biotechnic and Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10520295.2017.1380842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874507v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocytes cocultured with Sertoli cells in bioreactor favors Sertoli barrier tightness in rat</w:t>
               </w:r>
@@ -2362,90 +2362,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo exposure to uranium induces reversible and irreversible effects on gene expression and epigenetics in adult male rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ibegazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 259, pp.S171. </w:t>
@@ -2617,90 +2617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational effects of chronic low-dose natural uranium contamination: Epigenetic inheritance of methylation signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Elmhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Responses of Hepatocytes Induced by Hypothermia: Modulation of Cytokinesis and Drug Metabolism-Related Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Allora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,199 +3980,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Science and Data Management Plan</w:t>
+                <w:t xml:space="preserve">Science ouverte à l'ASNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque N°6 - Data Management en chimie analytique - Journée Scientifiques Nantes Universités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AfSEP - G4F, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire OpenRadiation et Cosmic On Air - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autorité de Sûreté nucléaire et de Radioprotection - ASNR (France), Mar 2025, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087809v1</w:t>
+                <w:t xml:space="preserve">hal-05608247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et enjeux de Science Ouverte</w:t>
+                <w:t xml:space="preserve">Open Science and Data Management Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e colloque annuel de l'AFSTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque N°6 - Data Management en chimie analytique - Journée Scientifiques Nantes Universités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AfSEP - G4F, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04696449v1</w:t>
+                <w:t xml:space="preserve">hal-05087809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational epigenetic and metabolomic effects of internal exposure to non-toxic doses of uranium in rats</w:t>
               </w:r>
@@ -4277,260 +4277,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04764611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’Institut de radioprotection et de sûreté nucléaire participe-t-il à la dynamique de l’Open Access ? Le rôle du nouvel outil de gestion des publications : ATHENA</w:t>
+                <w:t xml:space="preserve">Principes et enjeux de Science Ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Doucin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CasuHAL 2019, CasuHAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, ROUEN, France</w:t>
+              <w:t xml:space="preserve">48e colloque annuel de l'AFSTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864122v1</w:t>
+                <w:t xml:space="preserve">irsn-04696449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vitro blood-testis-barrier : a new promising alternative for reproductive toxicity studies</w:t>
+                <w:t xml:space="preserve">Comment l’Institut de radioprotection et de sûreté nucléaire participe-t-il à la dynamique de l’Open Access ? Le rôle du nouvel outil de gestion des publications : ATHENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dulor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Sorokine Durm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doucin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Innovation for Sustainable Production 2010 (I-SUP2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Journées CasuHAL 2019, CasuHAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970639v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vitro blood-testis-barrier : a new promising alternative for reproductive toxicity studies</w:t>
               </w:r>
@@ -4589,567 +4533,692 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Innovation for Sustainable Production 2010 (I-SUP2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970640v1</w:t>
+                <w:t xml:space="preserve">ineris-00970639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Prot J</w:t>
+                <w:t xml:space="preserve">The in vitro blood-testis-barrier : a new promising alternative for reproductive toxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">1. European Doctoral College on Environment and Health (EDCEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122677v1</w:t>
+                <w:t xml:space="preserve">ineris-00970640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de barrière hémato-testiculaire in vitro pour l'évaluation de la reprotoxicité chez le mâle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Habert</w:t>
+                <w:t xml:space="preserve">Toxicologie predictive: les voies du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Detilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Prot J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Pharmaco-Toxicologie Cellulaire (SPTC) "Toxicologie prédictive, les voies du futur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès de la SPTC - Société de Pharmaco-Toxicologie Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821807v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in cellular localization of claudin-11 and P-glycoprotein during rat testis development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dupont</w:t>
+                <w:t xml:space="preserve">Un modèle de barrière hémato-testiculaire in vitro pour l'évaluation de la reprotoxicité chez le mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Workshop on Molecular and Cellular Endocrinology of the Testis (European Testis Workshop; ETW16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, La Biodola, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la Société de Pharmaco-Toxicologie Cellulaire (SPTC) "Toxicologie prédictive, les voies du futur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970643v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changes in cellular localization of claudin-11 and P-glycoprotein during rat testis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. European Workshop on Molecular and Cellular Endocrinology of the Testis (European Testis Workshop; ETW16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Biodola, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of alternative to animal methods for reproductive toxicity studies : An in vitro blood - testis - barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on alternatives and animal use in the life sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5159,254 +5228,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les missions de l'équipe HAL-IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Payrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04641819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir la collection thèse disponible en libre accès sur le portail HAL-IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bouwy-Ounnough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Payrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04640018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of uranium on reproductive function in rats exposed from fetal life to adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5428,110 +5497,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ramambason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Manens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maâmar Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la localisation cellulaire de la claudine 11 et de la p-glycoprotéine durant le développement postnatal chez le rat : mise en évidence d'un nouveau concept d'auto-défense du testicule immature et implication dans la barrière hémato-testiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5540,226 +5609,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SPTC. Sociétés de Pharmacologie-Toxicologie Cellulaire "Toxicologie Prédictive : les Voies du Futur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une barrière hémato-testiculaire in vitro comme méthode alternative et complémentaire à l'expérimentation animale pour l'étude des effets des perturbateurs de la fonction endocrinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congrès de la Société d'Andrologie et de Langue Française (SALF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Hammamet, Tunisie. Société d'Andrologie et de Langue Française, Andrologie, 18 (4), 2008, Proceedings of the 25th Congrès de la Société d'Andrologie et de Langue Française (SALF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5769,154 +5838,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture cellulaire de testicule et d'ovaire pour l'étude de la fonction de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Quignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouiller-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Livera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture de cellules animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ème ed, Lavoisier, Tec et Doc, 700 p., 2014, 9782743019891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5926,114 +5995,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La barrière hémato-testiculaire, élément clé pour l'étude de la toxicologie de la reproduction : développement d'un modèle in vitro et étude de sa mise en place chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toxicologie. Université Paris 11, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010PA11T070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05225664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6101,51 +6170,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51933DBC"/>
+    <w:nsid w:val="6201C004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6249,51 +6318,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E90D0F01"/>
+    <w:nsid w:val="C3735985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6483,51 +6552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149383002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173381745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.legendre@asnr.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Saci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2025.100279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080771v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Raimundo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1828655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444480v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elhmiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1577567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kereselidze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1493242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard van Der Horst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongekile Skosana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oyeyipo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10520295.2017.1380842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03820488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ibegazene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramambason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.08.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.293" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linossier-Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cotton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.04.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bricks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Q1H8C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6CRVZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Allora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bricks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2013.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Alberto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1857" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X40N9WR7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71NPK9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05087809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04696449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04764611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dulor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sorokine Durm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doucin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmots" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04641819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosenza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Payrar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04640018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouwy-Ounnough" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;mar Souidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouiller-Fabre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225664v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA11T070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-legendre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6219-0100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149383002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173381745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.legendre@asnr.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Legendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Saci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Murat El Houdigui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crtox.2025.100279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080771v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana F Raimundo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2020.1828655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bertho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magneron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ab7b43" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444480v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elhmiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.07.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2019.1577567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gloaguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kereselidze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2018.1493242" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Zeller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2018.02.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pandolfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Priest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dublineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bannister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard van Der Horst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongekile Skosana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oyeyipo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duplessis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10520295.2017.1380842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3360" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03820488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ibegazene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ramambason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Manens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.08.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.293" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Greget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Dadak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Linossier-Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.04.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cotton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.04.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bricks" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Q1H8C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK6CRVZH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23796" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Allora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bricks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ther.2013.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Alberto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.1857" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X40N9WR7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820701v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.23466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J71NPK9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05608247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05087809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04764611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04696449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dulor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Sorokine Durm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doucin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970639v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122677v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Detilleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Legallais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prot J" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmots" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04641819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosenza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Payrar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04640018v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bouwy-Ounnough" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#226;mar Souidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970621v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753917v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dupont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quignot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouiller-Fabre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Livera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225664v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PA11T070" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>