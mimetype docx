--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -826,298 +826,408 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes poétique et romanesque de la fiction</w:t>
+                <w:t xml:space="preserve">De la personne au personnage : traitements génériques différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Halpern</w:t>
+                <w:t xml:space="preserve">Anne-Élisabeth Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions et Presses universitaires de Reims, Collection AIL (N°16), 368 p, 2024, 978-2-37496-225-2 I. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.epure.2203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12p0r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775372v1</w:t>
+                <w:t xml:space="preserve">hal-05606682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasajes de lo fantástico. Antología de relatos de expresión fantástica en el Perú. Lima : Maquinaciones, 336 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régimes poétique et romanesque de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 184 p., 2022, Approches Interdisciplinaires de la Lecture, 9782374961668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.2203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977395v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pasajes de lo fantástico. Antología de relatos de expresión fantástica en el Perú. Lima : Maquinaciones, 336 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pasajes de lo fantástico. Propuesta de una teoría para un estudio de la literatura de expresión fantástica en el Perú.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1127,1017 +1237,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur Zama : une figure creusée qui résonne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Anne-Élisabeth Halpern; Audrey Louyer; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la personne au personnage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Approches interdisciplinaires de la lecture (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-228, 2024, Approches interdisciplinaires de la lecture, 78-2-37496-228-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12p0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Volpi : fiction et non-fiction d’un réel lacunaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Anne-Elisabeth Halpern; Audrey Louyer; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimes poétique et romanesque de la fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-89, 2022, Approches Interdisciplinaires de la Lecture, 978-2-37496-204-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.epure.2353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Élisabeth Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Chollier; Anne-Élisabeth Halpern; Audrey Louyer; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régimes poétique et romanesque de la fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-17, 2022, Approches Interdisciplinaires de la Lecture, 978-2-37496-204-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.2323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Argentina a Italia: circulación de la literatura fantástica, el ejemplo de Juan Rodolfo Wilcock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rutas Atlánticas Redes narrativas entre América Latina y Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Imagenar” el realismo mágico de Gabriel García Márquez en la pantalla: dos intentos recientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Huarag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo HUARAG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINE Y LITERATURA Reflexiones de la palabra a la imagen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Llorona dans &amp;quot;La Llorona&amp;quot; : un mythe protéiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPES espagnol. Épreuve de composition 2021. Jayro Bustamante : La Llorona (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réalisme magique porté à l’écran : réels et (im)possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPES espagnol. Épreuve de composition 2021. Jayro Bustamante : La Llorona (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terror, horror y miedo entre los monstruos de la literatura peruana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa López-Pellisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Velázquez Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expresiones del horror en la ficción hispánica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lima y los cuentos contemporáneos de expresión fantástica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Huárag Álvarez; Félix Terrones. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lima en la producción cultural nacional: imágenes de una tensión</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicación del Instituto Riva-Agüero (327), Pontificia Universidad católica del Perú, pp.113-132, 2017, 978-9972-832-92-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fantastique en Extrême-Occident : quelles résonances ? Harry Belevan et Carlos Calderón Fajardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La résonance lectorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-189, 2016, Approches Interdisciplinaires de la Lecture, 978-2-37496-197-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux du « je » : le dédoublement du corps à travers deux nouvelles fantastiques, « El otro » de J. L. Borges et « Invitación » de Claudia Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps à l'œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-134, 2014, Approches Interdisciplinaires de la Lecture, 978-2-37496-195-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.epure.1530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2147,91 +2257,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et étudier la littérature d’expression fantastique d’Amérique latine en classe : l’exemple du Pérou et des « passages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2241,114 +2351,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre, passages, constellation : Approches de l'expression fantastique au Pérou (1960-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Louyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. URCA, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02510347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2495,51 +2605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Louyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Siminiani Le&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18108106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Miguel Delgado del &#193;guila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30972/nea.527036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/brumal.732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Honores" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chollier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Halpern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/3241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04240897v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2353" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Halpern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2323" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2323" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324427v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Huarag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez-Pellisa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vel&#225;zquez Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1711" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1711" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04536232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1530" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02510347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Louyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Siminiani Le&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18108106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04377220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Miguel Delgado del &#193;guila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30972/nea.527036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/brumal.732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Honores" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chollier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Halpern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Halpern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04807780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/3241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04240897v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/2353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/2323" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.2323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324427v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Huarag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa L&#243;pez-Pellisa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vel&#225;zquez Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1711" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04536232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1530" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1530" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02510347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>