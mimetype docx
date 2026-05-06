--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primate–Predator Interactions: Is There a Mismatch Between Laboratory and Ecological Evidence?</w:t>
+                <w:t xml:space="preserve">Spot the odd one out: do snake pictures capture macaques’ attention more than other predators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-022-00331-w⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01831-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874786v1</w:t>
+                <w:t xml:space="preserve">hal-04311209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot the odd one out: do snake pictures capture macaques’ attention more than other predators?</w:t>
+                <w:t xml:space="preserve">Primate–Predator Interactions: Is There a Mismatch Between Laboratory and Ecological Evidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (2), pp.258-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01831-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-022-00331-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311209v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mitogenomic lineages in Papio baboons and their phylogeographic implications</w:t>
               </w:r>
@@ -1718,291 +1718,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a nonprimate mammal, the northern tree shrew (Tupaia belangeri), exhibit paw preference in two forms of a grasping task?</w:t>
+                <w:t xml:space="preserve">Manual laterality for pointing gestures compared to grasping actions in guenons and mangabeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jäschke</w:t>
+                <w:t xml:space="preserve">Amandine Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Joly</w:t>
+                <w:t xml:space="preserve">Laure Déruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Scheumann</w:t>
+                <w:t xml:space="preserve">Philippe Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 127 (1), pp.14-23. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (4), pp.705-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0029238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063598v1</w:t>
+                <w:t xml:space="preserve">hal-00865380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual laterality for pointing gestures compared to grasping actions in guenons and mangabeys</w:t>
+                <w:t xml:space="preserve">Does a nonprimate mammal, the northern tree shrew (Tupaia belangeri), exhibit paw preference in two forms of a grasping task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chapelain</w:t>
+                <w:t xml:space="preserve">Nathalie Jäschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Déruti</w:t>
+                <w:t xml:space="preserve">Marine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bec</w:t>
+                <w:t xml:space="preserve">Marina Scheumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86 (4), pp.705-716. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (1), pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0029238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865380v1</w:t>
+                <w:t xml:space="preserve">hal-01063598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which are the Features of the TUBE Task That Make it so Efficient in Detecting Manual Asymmetries? An Investigation in Two Cercopithecine Species (Cercopithecus neglectus and Cercocebus torquatus)</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Belbeoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand preference and its flexibility according to the position of the object: a study in cercopithecines examining spontaneous behaviour and an experimental task (the Bishop QHP task)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (5), pp.937--953. </w:t>
@@ -2915,51 +2915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05027855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovia Nabuule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isingoma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mwesigye Tumusiime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Perea-Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Anzeraey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.09.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00331-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01831-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Hernani Lineros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chim&#232;nes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Dingess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Rumiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rochais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg J&#228;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0892-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#228;schke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Scheumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029238" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;ruti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.06.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Belbeoc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NF4BR1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vimond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0520-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFRQB4G3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roeder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0531-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XX6FP0T1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05027855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovia Nabuule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isingoma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mwesigye Tumusiime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Perea-Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Anzeraey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.09.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01831-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00331-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Hernani Lineros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chim&#232;nes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Dingess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Rumiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rochais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg J&#228;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0892-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;ruti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.06.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#228;schke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Scheumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Belbeoc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NF4BR1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vimond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0520-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFRQB4G3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roeder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0531-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XX6FP0T1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>