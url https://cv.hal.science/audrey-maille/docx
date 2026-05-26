--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot the odd one out: do snake pictures capture macaques’ attention more than other predators?</w:t>
+                <w:t xml:space="preserve">Primate–Predator Interactions: Is There a Mismatch Between Laboratory and Ecological Evidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ballesta</w:t>
+                <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01831-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (2), pp.258-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-022-00331-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311209v1</w:t>
+                <w:t xml:space="preserve">hal-03874786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primate–Predator Interactions: Is There a Mismatch Between Laboratory and Ecological Evidence?</w:t>
+                <w:t xml:space="preserve">Spot the odd one out: do snake pictures capture macaques’ attention more than other predators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Morino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (2), pp.258-281. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10764-022-00331-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01831-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874786v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mitogenomic lineages in Papio baboons and their phylogeographic implications</w:t>
               </w:r>
@@ -1718,291 +1718,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual laterality for pointing gestures compared to grasping actions in guenons and mangabeys</w:t>
+                <w:t xml:space="preserve">Does a nonprimate mammal, the northern tree shrew (Tupaia belangeri), exhibit paw preference in two forms of a grasping task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chapelain</w:t>
+                <w:t xml:space="preserve">Nathalie Jäschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Déruti</w:t>
+                <w:t xml:space="preserve">Marine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bec</w:t>
+                <w:t xml:space="preserve">Marina Scheumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 86 (4), pp.705-716. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (1), pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0029238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865380v1</w:t>
+                <w:t xml:space="preserve">hal-01063598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a nonprimate mammal, the northern tree shrew (Tupaia belangeri), exhibit paw preference in two forms of a grasping task?</w:t>
+                <w:t xml:space="preserve">Manual laterality for pointing gestures compared to grasping actions in guenons and mangabeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jäschke</w:t>
+                <w:t xml:space="preserve">Amandine Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Joly</w:t>
+                <w:t xml:space="preserve">Laure Déruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Scheumann</w:t>
+                <w:t xml:space="preserve">Philippe Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 127 (1), pp.14-23. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (4), pp.705-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0029238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063598v1</w:t>
+                <w:t xml:space="preserve">hal-00865380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which are the Features of the TUBE Task That Make it so Efficient in Detecting Manual Asymmetries? An Investigation in Two Cercopithecine Species (Cercopithecus neglectus and Cercocebus torquatus)</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Belbeoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2345,276 +2345,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand preference and its flexibility according to the position of the object: a study in cercopithecines examining spontaneous behaviour and an experimental task (the Bishop QHP task)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferences about the location of food in lemurs (Eulemur macaco and Eulemur fulvus): a comparison with apes and monkeys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Laurence</w:t>
+                <w:t xml:space="preserve">A. Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vimond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Jacques Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (5), pp.937--953. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp.1075-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0520-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0531-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020431v1</w:t>
+                <w:t xml:space="preserve">hal-00750852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences about the location of food in lemurs (Eulemur macaco and Eulemur fulvus): a comparison with apes and monkeys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hand preference and its flexibility according to the position of the object: a study in cercopithecines examining spontaneous behaviour and an experimental task (the Bishop QHP task)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maille</w:t>
+                <w:t xml:space="preserve">Agathe Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Roeder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Vimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (6), pp.1075-1083. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.937--953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0531-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0520-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750852v1</w:t>
+                <w:t xml:space="preserve">hal-01020431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2915,51 +2915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05027855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovia Nabuule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isingoma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mwesigye Tumusiime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Perea-Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Anzeraey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.09.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01831-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00331-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Hernani Lineros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chim&#232;nes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Dingess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Rumiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rochais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg J&#228;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0892-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;ruti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.06.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#228;schke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Scheumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Belbeoc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NF4BR1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vimond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0520-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFRQB4G3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roeder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0531-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XX6FP0T1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05027855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovia Nabuule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Isingoma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mwesigye Tumusiime" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Perea-Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Anzeraey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.09.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Morino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00331-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01831-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Hernani Lineros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chim&#232;nes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Dingess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Rumiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schlenker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chemla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060300" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rochais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg J&#228;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Pillay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Schradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.10.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296549v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0892-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01063598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J&#228;schke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Scheumann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029238" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;ruti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.06.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Belbeoc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rossard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NF4BR1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Engelhart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Roeder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0531-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XX6FP0T1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laurence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vimond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0520-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFRQB4G3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>