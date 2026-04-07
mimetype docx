--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -308,1095 +308,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephra fallout and dispersal modeling of phreatic eruptions: Implications for volcanic hazard assessment in Martinique and Guadeloupe (Lesser Antilles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. de Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-025-01795-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-05641-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913918v1</w:t>
+                <w:t xml:space="preserve">hal-05146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephra fallout hazard assessment for a hydrovolcanic eruptive scenario in Mayotte</w:t>
+                <w:t xml:space="preserve">Tephra fallout and dispersal modeling of phreatic eruptions: Implications for volcanic hazard assessment in Martinique and Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-83266-x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-025-01795-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861928v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation behavior of young pyroclasts from Mt. Pelée, Martinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tephra fallout hazard assessment for a hydrovolcanic eruptive scenario in Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Huebsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corrado Cimarelli</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01676-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-83266-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291354v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsuspected explosive activity of Montagne Pelée (Lesser Antilles) during the 25–10 ka period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.107873. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2023, pp.107873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic hazard assessment for tephra fallout in Martinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+                <w:t xml:space="preserve">Fragmentation behavior of young pyroclasts from Mt. Pelée, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Huebsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Cimarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (11), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01676-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13617-021-00106-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427657v1</w:t>
+                <w:t xml:space="preserve">hal-04291354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Entrainment in Jets with Reversing Buoyancy: Implications for Volcanic Plumes</w:t>
+                <w:t xml:space="preserve">Volcanic hazard assessment for tephra fallout in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jb020136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13617-021-00106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988425v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from stable column to partial collapse during the 79 cal CE P3 Plinian eruption of Mt. Pelée volcano (Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind Entrainment in Jets with Reversing Buoyancy: Implications for Volcanic Plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), pp.e2020JB020136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02920453v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wind direction variability on hazard assessment in Martinique (Lesser Antilles): The example of the 13.5 ka cal BP Bellefontaine Plinian eruption of Mount Pelée volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition from stable column to partial collapse during the 79 cal CE P3 Plinian eruption of Mt. Pelée volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 381, pp.193-208. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 392, pp.106764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02485570v1</w:t>
+                <w:t xml:space="preserve">insu-02920453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revisit of the role of gas entrapment on the stability conditions of explosive volcanic columns</w:t>
+                <w:t xml:space="preserve">Impact of wind direction variability on hazard assessment in Martinique (Lesser Antilles): The example of the 13.5 ka cal BP Bellefontaine Plinian eruption of Mount Pelée volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381, pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A revisit of the role of gas entrapment on the stability conditions of explosive volcanic columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 357, pp.349-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1406,114 +1540,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Plinian eruptions: re-assessment of volcanic hazard in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanology. Université de Paris, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02614104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1660,51 +1794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05364312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michaud&#8208;dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouhier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83266-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05364312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michaud&#8208;dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouhier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83266-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>