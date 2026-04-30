--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -663,291 +663,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected explosive activity of Montagne Pelée (Lesser Antilles) during the 25–10 ka period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+                <w:t xml:space="preserve">Fragmentation behavior of young pyroclasts from Mt. Pelée, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Huebsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Kaminski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrado Cimarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107873⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (11), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01676-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165212v1</w:t>
+                <w:t xml:space="preserve">hal-04291354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation behavior of young pyroclasts from Mt. Pelée, Martinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mila Huebsch</w:t>
+                <w:t xml:space="preserve">Unsuspected explosive activity of Montagne Pelée (Lesser Antilles) during the 25–10 ka period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Cimarelli</w:t>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85 (11), pp.62. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01676-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291354v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic hazard assessment for tephra fallout in Martinique</w:t>
               </w:r>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,51 +1063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (10), pp.e2020JB020136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 392, pp.106764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,51 +1794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05364312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michaud&#8208;dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouhier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83266-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05364312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michaud&#8208;dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouhier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83266-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>