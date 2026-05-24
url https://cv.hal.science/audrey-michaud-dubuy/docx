--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Near Real‐Time Retrieval of Plume Mass Eruption Rates: The Case of the 2021 Eruption of La Soufrière, St Vincent</w:t>
+                <w:t xml:space="preserve">Dynamics of tephra fallout and column collapse during Plinian eruptions of Mt. Pelée volcano (Lesser Antilles): The 2.5 ka cal BCE P5 eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Michaud‐dubuy</w:t>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gouhier</w:t>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 461, pp.108295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364312v1</w:t>
+                <w:t xml:space="preserve">hal-04986190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of tephra fallout and column collapse during Plinian eruptions of Mt. Pelée volcano (Lesser Antilles): The 2.5 ka cal BCE P5 eruption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of Near Real‐Time Retrieval of Plume Mass Eruption Rates: The Case of the 2021 Eruption of La Soufrière, St Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bellier</w:t>
+                <w:t xml:space="preserve">A Michaud‐dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vittecoq</w:t>
+                <w:t xml:space="preserve">M. Gouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 461, pp.108295. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986190v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing multiparameter unrest at the Montagne Pelée volcano on Martinique from 2019 to 2024</w:t>
               </w:r>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephra fallout and dispersal modeling of phreatic eruptions: Implications for volcanic hazard assessment in Martinique and Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,51 +552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephra fallout hazard assessment for a hydrovolcanic eruptive scenario in Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Huebsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kueppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Cimarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -803,64 +803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsuspected explosive activity of Montagne Pelée (Lesser Antilles) during the 25–10 ka period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,64 +933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic hazard assessment for tephra fallout in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1037,64 +1037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Entrainment in Jets with Reversing Buoyancy: Implications for Volcanic Plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1141,77 +1141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from stable column to partial collapse during the 79 cal CE P3 Plinian eruption of Mt. Pelée volcano (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,64 +1271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of wind direction variability on hazard assessment in Martinique (Lesser Antilles): The example of the 13.5 ka cal BP Bellefontaine Plinian eruption of Mount Pelée volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,64 +1405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revisit of the role of gas entrapment on the stability conditions of explosive volcanic columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Plinian eruptions: re-assessment of volcanic hazard in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanology. Université de Paris, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1794,51 +1794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05364312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michaud&#8208;dubuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouhier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012498" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83266-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05364312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michaud&#8208;dubuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouhier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012498" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lacombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83266-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02614104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>