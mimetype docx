--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -336,2204 +336,2204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La textométrie et la sémantique interprétative au service de la dégustation œnologique. Analyse des profils sensoriels des vins « méthode nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sémiotique et plan de l'expression. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.8052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04394027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques du sens sensible. (Re) Sentir, percevoir et concevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.142-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Semiotika.2023.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure dynamique du plan de l’expression gustatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.8162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et médiatisation numériques du patrimoine viticole, entre sens et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (211), pp.111-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.211.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritmo, poética y subjetividad. El anclaje enunciativo de la semiótica tensiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tópicos del Seminario: Revista de Semiótica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.136-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de la masculinité sur le marché des produits cosmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et matérialité numérique, de la substance aux formes de l’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.14475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine Calling , résistance éthique de vignerons engagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 206 (4), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies discursives et enjeux de la gastronomie de terroir : chef terroir et chef auteur, rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le croquis ou l’art de penser par l’image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Image et connaissance, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.2310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et rhétorique des discours promotionnels sur les vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme, structure et sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Greimas aujourd’hui, l’avenir de la structure, pp. 368-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique humanoïde et interaction sociale : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand on ne peut croire ce que l’on voit. Stratégies énonciatives et manipulations perceptives dans les œuvres d’Alexa Meade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours transgressifs des vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut la théorie greimassienne pour une sémiotique de la perception ? Enquête et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Sémiotique post-Greimassienne / Semiotics post-Greimas, 2017 (219), pp.147-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2017-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le design intuitif communique-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129, </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guibourgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Design et Communication, 40, pp.185-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital art: when mediacy becomes remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sens et médiation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art &amp;quot;socio-écologique” et extinction du signifiant : les paradoxes du durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMS/O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Formes de vie et modes d'existence "durables"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sémiotiques passés au crible du vitalisme de leurs objets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sémiotique et diachronie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer le goût et la scène alimentaire par l’image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cibo e identità culturale | Food and cultural identity, 19-20, pp.367-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/978885488571423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métalangage et épi-sémiotique. L'exemple du lexique de la dégustation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/as.8052⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.273-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives et imaginaires gustatifs dans les émissions télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, http://www.ec-aiss.it/monografici/14_mangiare_istruzioni/14_mangiare_moutat.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies rhétoriques et efficience communicationnelle dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XVI (4), http://www.revue-texto.net/index.php?id=2908</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Valérie LAVERGNE BOUDIER, Yves DAMBACH, Serious game, Révolution pédagogique, Lavoisier, Hermès science, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.205-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives de l'image double. De la manipulation visuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aracne editrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.929-942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47, pp.136-155</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction du sensible à l'œuvre dans les poèmes de Jaccottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 163, pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...1596 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881232v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00881235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu &amp;quot;Marion Colas-Blaise et Anne Beyaert-Geslin (dirs.), Le sens de la métamorphose, PULIM, 2009, 290 pages</w:t>
               </w:r>
@@ -2967,50 +2967,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transpositions médiatiques et emprunts culturels dans la modélisation de l’expériencenumérique des maisons de Cognac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème Congrès de la SFSIC - La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Cordonnier; SFIC – Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux - IUT Bordeaux Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médiations numériques du patrimoine viticole, entre sens et expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3019,4820 +3101,4738 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MICA (Médiations, Informations, Communication, Arts) - Axe IDEM (Image, Design, Espace et Médiation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Caterina Manes Gallo, May 2023, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Transpositions médiatiques et emprunts culturels dans la modélisation de l’expériencenumérique des maisons de Cognac</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de la SFSIC - La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Cordonnier; SFIC – Société Française des Sciences de l'Information et de la Communication, Jun 2023, Bordeaux - IUT Bordeaux Montaigne, France</w:t>
+              <w:t xml:space="preserve">Journées d'études - DETS. L’internationalisation du marché du vin, les valeurs patrimoniales et l’œnotourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Cherubini; Christelle Pineau, Oct 2021, Bordeaux, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérience à la connaissance, parcours sémiosique de la sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAPS – Fórum de Atualização em Pesquisas Semióticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elizabeth Harkot de La Taille; Renata Ciampone Mancini; Ivã Carlos Lopes, Apr 2023, Brasilia - online, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to communicate naturalness on the labels of &amp;quot;natural&amp;quot; method wines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2023 Conference AWBR - "Emergence and change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donna Sears; Terrance Weatherbee, Jul 2023, Wolfville, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de vi(ll)es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de sémiotique visuelle. L'urbanité de l'art. Questions sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artification de la signalétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études « Mémoire du risque »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Anquetil; Vivien Lloveria; Paul Bloyer; Gérard Chandès; Audrey Moutat; Angelo Di Caterino; Olivier Polge, Oct 2022, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasting grid and sensory descriptors of natural wines. A semantic and semiotic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2022 Conference AWBR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burgundy School of Business (BSB), Jul 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface experience, Brand experience. On how interface design models the relationship with the brand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HCI International 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gothenburg ( Virtual Congress ), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastique/Figuratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redéfinir le sémiotique. Un répertoire actuel de notions clés à la confluence de plusieurs traditions (Colloque en hommage à Marion Colas-Blaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Gian Maria Tore, Oct 2022, Luxembourg - Kirchberg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les vins dits « naturels » se racontent-ils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Adoeno - Vins dits "naturels", images et réalité. Approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Stéphanie Marchand, May 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique de la perception sonore : vers une construction du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Son(s) et mémoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bloyer; Gérard Chandès; Audrey Moutat, Oct 2021, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et médiatisation de la culture œnologique à la Cité du vin de Bordeaux : expertise et légitimation de la transmission des savoirs patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC, Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Jan 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Profils organoleptiques des vins naturels. Discours croisés de l'analyse sensorielle et de la sémiotique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de sémiotique du MICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; Anne Beyaert-Geslin, Mar 2020, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation œnologique dans le « mangavino » Les Gouttes de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Adoeno "Nouvelles cultures alimentaires. Mise en discours du sensible et terroirs en question(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat, Feb 2020, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire de dégustation œnologique ou l’expérience du vin par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Regard croisés sur l’expérience. Diffusion et aventure interdisciplinaire d’un concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels et leurs stratégies de communication singulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Vins &amp; consommateurs, Institut des Sciences de la Vigne et du Vin (ISVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villenave d'Ornon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’ACFAS, Université de Québec à Montréal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études - DETS. L’internationalisation du marché du vin, les valeurs patrimoniales et l’œnotourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Cherubini; Christelle Pineau, Oct 2021, Bordeaux, France. pp.169-180</w:t>
+              <w:t xml:space="preserve">Journée d'étude du réseau AGAP : « Vins et spiritueux : du discours œnologique aux formes de représentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Alimentation, gastronomie et analyse des pratiques communicationnelles (Réseau AGAP); MSHS Poitiers, Nov 2019, Poitiers (MSHS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Jun 2022, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vins naturels et stratégies communicationnelles singulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Vins &amp; Consommateurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISVV; Sophie Tempère; Stéphanie Pérès; Manon Garcia, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Donna Sears; Terrance Weatherbee, Jul 2023, Wolfville, Canada</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité sonore de la ville, entre invariance et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès international Congist, La ville et ses langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elizabeth Harkot de La Taille; Renata Ciampone Mancini; Ivã Carlos Lopes, Apr 2023, Brasilia - online, Brésil</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS (Dés)accords : à la recherche de la différence propice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gothenburg ( Virtual Congress ), Sweden</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déguster, formuler, reformuler : le discours œnologique dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couegnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformuler, une question de genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Burgundy School of Business (BSB), Jul 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’universalité du visuel : perception, iconicité et formes sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le langage visuel est-il universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Anquetil; Vivien Lloveria; Paul Bloyer; Gérard Chandès; Audrey Moutat; Angelo Di Caterino; Olivier Polge, Oct 2022, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Existence humaine et singularité. Perspectives croisées : sémiotique et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels, singuliers à plus d’un titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres du Clos-Vougeot, Chaire Unesco Culture et Traditions du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vougeot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins de Champagne : analyse des terminologies sensorielles des XVIIIe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Terminologies gastronomiques et œnologiques. Patrimoine et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kilien Stengel, Sep 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du psychique à l’organique : l’efficacité symbolique du plan de l’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIIe Colloque d’Albi-Moissac Les vivants et leur environnement. Milieu, habitat, territoire, espace familier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Moissac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sensoriels sur les vins de Champagne, le Cacao et la Café aux 17e et 18e siècles. Accords et désaccords de leurs images gustatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Gian Maria Tore, Oct 2022, Luxembourg - Kirchberg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Discours sensoriels croisés : cacao, café, thé, vin. Entre langue(s) &amp; culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment les vins dits « naturels » se racontent-ils?</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le commentaire œnologique ou comment déguster le vin par les mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La Perception en langue et en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Marsac; Magdalena Dańko, Apr 2018, Opole, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et transgressions sémiotiques des vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Verdier; Anne Parizot, Sep 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilisation de la structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Moutat; Stéphanie Marchand, May 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'AFS: "Greimas aujourd'hui: l'avenir de la structure"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sémiotique, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bloyer; Gérard Chandès; Audrey Moutat, Oct 2021, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remédiation : de l’intermédialité aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sémiotique du design d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Médiation et médiatisation de la culture œnologique à la Cité du vin de Bordeaux : expertise et légitimation de la transmission des savoirs patrimoniaux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias et scandale sanitaire : immédiateté illusoire et hypermédiation de la transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, Jan 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de Oliveira-Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cémés Démédiation, immédiation, remédiation. Les modes de transformation des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Driss Ablali, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Moutat, Feb 2020, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitivité et appropriation : du parcours perceptivo-interprétatif des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - L'appropriation : l'interprétation de l'altérité et l'inscription du soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confluences sémiotiques (LanDES); Pierluigi Basso Fossali; Odile Le Guern, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Profils organoleptiques des vins naturels. Discours croisés de l'analyse sensorielle et de la sémiotique »</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de la dégustation des vins et sa communication intersubjective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les terminologies professionnelles de la gastronomie et de l’œnologie. Représentations, formation, transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Gautier; Anne Parizot, Sep 2016, Dijon - Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisations sensibles des parcours marchands : étude comparative in situ et on line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Marchand</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sekhniachvili-Komperdra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Étienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schème du complot et utopie pansémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIe Colloque d’Albi Utopies et formes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Denis Bertrand; Alessandro Zinna, Jul 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique générale de la perception et étude qualitative des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop du projet Mémoire ANDRA. Genèse et devenir de l’information dans le dispositif global (tous textes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentir au dire et retour. Commenter la dégustation et déguster par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de sémiotique du MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MICA; Anne Beyaert-Geslin, Mar 2020, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art “socio-écologique” et extinction du signifiant : les paradoxes du durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Alimentation, gastronomie et analyse des pratiques communicationnelles (Réseau AGAP); MSHS Poitiers, Nov 2019, Poitiers (MSHS), France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIe Colloque d’Albi Médiations Sémiotiques Formes de vie et modes d’existence ‘durables’ : Nouvelles contraintes, narrations et axiologies du vivre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivan Darrault-Harris; Alessandro Zinna, Jul 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le croquis ou l’art de penser par l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Internationale de Sémiotique Visuelle (AISV) Theorein. Ce que les images font au savoir et inversement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art numérique : quand la médiation devient remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sémiotique (AFS) Sens et médiation. Substances, supports, pratiques : matérialités médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Colas-Blaise; Veronica Estay Stange; Émilie Goin; Céline Schall; Gian Maria Tore; Matteo Treleani, Jul 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de créatifs sur les sites d’agence, entre identité individuelle et identité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le portrait photographique et la « boîte noire » de la présence. Approches sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Oct 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif énonciatif à l’épreuve de la remédiation. L’exemple du Net Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AISV RE-MEDIATION. Figurative and plastic levels under technological assumptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Urbino, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation sonore des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Synesthésies sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Colas-Blaise; Veronica Estay Stange, Oct 2014, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude Tournesol La théorie de l’énonciation face à la transposition dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Tournesol La théorie de l’énonciation face à la transposition dans les médias, Journée d’étude Tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Maria Giulia Dondero, Oct 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocution d’ouverture du Colloque hommage à Jean-François Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’iconicité. Rétrospectives et prospectives sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Maria Giulia Dondero, May 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système énonciatif à l'épreuve des nouveaux médias : à propos du NetArt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et métalangages visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sémiotiques passés au crible du vitalisme de leurs objets. Le cas de la dégustation des vins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique et diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les atmosphères sonores, entre figuralité et figurativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurer l'indistinct. Sémiotique et semi-symbolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sienne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisie perceptive à l'épreuve des genres discursifs de l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énonciation visuelle : à partir de la linguistique, de la théorie des arts et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage sonore ou paysages sonores : Question de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage sonore, échographie du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires culinaires et représentations gustatives à l'œuvre dans les émissions de cuisine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manger et le dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villenave d'Ornon, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et verbalisation des qualités sonores. Vers un lexique du son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots du son III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISVV; Sophie Tempère; Stéphanie Pérès; Manon Garcia, Sep 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémioses perceptive et interprétante à l’épreuve des images doubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études de Royaumont : Sémiotique : le sens, le sensible, le réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turquie</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin en bouteille : de l'emballage au packaging. Lecture sémiotique et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tsala-Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Figures et images dans le discours sur le vin en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déguster, formuler, reformuler : le discours œnologique dans tous ses états</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sens aux sens : Stratégies sémantiques dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Figures et images dans le discours sur le vin en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et signification : Pour une problématisation de la sémiose perceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens, le sensible, le réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Royaumont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanta Novello Paglianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives de l’image. De la manipulation visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Congrès de l’AISV-IASV, Rhétorique du Visible. Stratégies de l’image entre signification et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISV-IASV, Apr 2010, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation isotopique dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS : Des écritures fragmentaires. Questions d’énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Panier, Dec 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Moissac, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs sonores du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots du son II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Kilien Stengel, Sep 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses de goût et scénographies gourmandes sur les packs alimentaires. Le cas des plats cuisinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brand design, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...2773 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881249v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01756587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les packagings : entre passions et esthésies</w:t>
               </w:r>
@@ -8585,51 +8585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8735,51 +8735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de transformation, transformation des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Limoges, 154 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8922,1527 +8922,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expériences de vi(ll)es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Urbanité de l'art. Questions sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-91, 2023, Visible, 9782842878702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating the rhythm of emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersemiotic perspectives on emotions. Translating across signs, bodies and values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-79, 2023, 9780367521264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L'Urbanité de l'art. Questions sémiotiques</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Cherubini; Christelle Pineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sublimation patrimoniale du vin et des régions viticoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.169-180, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisations (syn)esthésiques et figuralité du sens sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-91, 2023, Visible, 9782842878702</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-70, 2022, Communications, 978-2-36441-446-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Moutat</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déguster le vin à travers le manga. Le cas des « Gouttes de Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir le vin par les sens. Formes et discours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.117-144, 2022, 978-2-14-027841-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin en bouteille : de l’emballage au packaging, lecture sémiotique et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tsala Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir le vin par les sens. Formes et discours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2022, 978-2-14-027841-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception discursive des vins dits « naturels », esquisse de leurs profils organoleptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-112, 2022, Dixit Grammatica, 978-2-14-029058-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité sonore de la ville, entre invariance et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages and meaning of the city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul University Press, pp.83-100, 2021, 978-605-07-0791-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26650/B/AA04.2021.001-3.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir. Iconicité et affections somatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À même le sens. Hommage à Jacques Fontanille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-92, 2021, 978-2-35935-320-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFS Éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dés)accords. À la recherche de la différence propice.Actes du congrès de l’AFS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.403-410, 2021, 9791095835028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vins de Champagne : Analyse des terminologies sensorielles du XVIIIe au XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminologies gastronomiques et oenologiques. Aspects patrimoniaux et culturels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-258, 2020, 978-2-343-19610-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens. approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.169-180, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXIIème Congrès de la SFSIC, Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Tsala Effa</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels, singuliers à plus d’un titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Chaire UNESCO, Centre Georges Chevrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vignobles et vins singuliers de l’unique au pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 289-306, 2019, 978-2_9181173-27-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motif du complot et utopie pansémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Pinto</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions CAMS/O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et Formes de vie. Mythes, valeurs et matières. Hommage à Paolo Fabbri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 53-68, 2019, Collection Actes, 979-10-96436-02-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation sonore des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synesthésies sonores. Du son au(x) sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 35-70, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terroir et pressurage en Champagne hier et aujourd’hui. Analyse sémantique de textes anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2022, 978-2-14-027841-9</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Épure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du sens à l’expérience. Gastronomie et œnologie au prisme de leurs terminologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 115-131, 2018, 978-2-37496-067-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.117-144, 2022, 978-2-14-027841-9</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitivité et appropriation : du parcours perceptivo-interprétatif des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’appropriation : l’interprétation de l’altérité et l'inscription du soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 315-330, 2018, 978-2-35935-270-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...247 lines deleted...]
-                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...692 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Beyaert-Geslin; Maria Giulia Dondero; Audrey Moutat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, 2017, 978-2-35935-192-7</w:t>
@@ -10970,51 +10970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4F3CDE2"/>
+    <w:nsid w:val="F98B8A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11201,51 +11201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-moutat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2627-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151184305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/176113097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356035969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bordron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Estay Stange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Semiotika.2023.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estay Stange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXD3K4XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02271109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.2310" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guibourg&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885488571423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durivault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01781972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Oliveira-Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01330982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881244v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cacheux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pinto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala-Effa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.18111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intersemiotic-Perspectives-on-Emotions-Translating-across-Signs-Bodies/Petrilli-Ji/p/book/9780367521288" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/lurbanite-de-lart-questions-semiotiques/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.05" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571173v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-plis-du-visuel-reflexivite-et" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885489541614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-moutat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2627-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151184305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/176113097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356035969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bordron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Estay Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Semiotika.2023.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estay Stange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXD3K4XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02271109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.2310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guibourg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885488571423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durivault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01781972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Oliveira-Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01330982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cacheux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pinto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala-Effa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.18111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/lurbanite-de-lart-questions-semiotiques/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intersemiotic-Perspectives-on-Emotions-Translating-across-Signs-Bodies/Petrilli-Ji/p/book/9780367521288" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.05" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-plis-du-visuel-reflexivite-et" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885489541614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>