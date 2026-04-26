--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -336,2346 +336,2346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La structure dynamique du plan de l’expression gustatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.8162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique et plan de l'expression. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.8052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques du sens sensible. (Re) Sentir, percevoir et concevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.142-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Semiotika.2023.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La textométrie et la sémantique interprétative au service de la dégustation œnologique. Analyse des profils sensoriels des vins « méthode nature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et médiatisation numériques du patrimoine viticole, entre sens et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (211), pp.111-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.211.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritmo, poética y subjetividad. El anclaje enunciativo de la semiótica tensiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tópicos del Seminario: Revista de Semiótica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.136-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de la masculinité sur le marché des produits cosmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et matérialité numérique, de la substance aux formes de l’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.14475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine Calling , résistance éthique de vignerons engagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 206 (4), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies discursives et enjeux de la gastronomie de terroir : chef terroir et chef auteur, rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le croquis ou l’art de penser par l’image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Image et connaissance, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.2310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et rhétorique des discours promotionnels sur les vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme, structure et sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Greimas aujourd’hui, l’avenir de la structure, pp. 368-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand on ne peut croire ce que l’on voit. Stratégies énonciatives et manipulations perceptives dans les œuvres d’Alexa Meade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique humanoïde et interaction sociale : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours transgressifs des vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le design intuitif communique-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guibourgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Design et Communication, 40, pp.185-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut la théorie greimassienne pour une sémiotique de la perception ? Enquête et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Sémiotique post-Greimassienne / Semiotics post-Greimas, 2017 (219), pp.147-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2017-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital art: when mediacy becomes remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sens et médiation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art &amp;quot;socio-écologique” et extinction du signifiant : les paradoxes du durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMS/O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Formes de vie et modes d'existence "durables"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sémiotiques passés au crible du vitalisme de leurs objets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sémiotique et diachronie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer le goût et la scène alimentaire par l’image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cibo e identità culturale | Food and cultural identity, 19-20, pp.367-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/978885488571423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métalangage et épi-sémiotique. L'exemple du lexique de la dégustation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bordron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.273-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives et imaginaires gustatifs dans les émissions télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, http://www.ec-aiss.it/monografici/14_mangiare_istruzioni/14_mangiare_moutat.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies rhétoriques et efficience communicationnelle dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XVI (4), http://www.revue-texto.net/index.php?id=2908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Valérie LAVERGNE BOUDIER, Yves DAMBACH, Serious game, Révolution pédagogique, Lavoisier, Hermès science, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.205-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction du sensible à l'œuvre dans les poèmes de Jaccottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 163, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives de l'image double. De la manipulation visuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aracne editrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.929-942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence de la stylistique dans les commentaires de dégustation œnologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stylistique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.189-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu &amp;quot;Marion Colas-Blaise et Anne Beyaert-Geslin (dirs.), Le sens de la métamorphose, PULIM, 2009, 290 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Sémiotiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 129, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, http://epublications.unilim.fr/revues/as/892</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...1851 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646019v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00646064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertus et limites de la mécompréhension dans le processus d'interprétation des commentaires oenologiques</w:t>
               </w:r>
@@ -3420,4419 +3420,4419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tasting grid and sensory descriptors of natural wines. A semantic and semiotic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2022 Conference AWBR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burgundy School of Business (BSB), Jul 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface experience, Brand experience. On how interface design models the relationship with the brand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HCI International 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gothenburg ( Virtual Congress ), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artification de la signalétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Études « Mémoire du risque »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Anquetil; Vivien Lloveria; Paul Bloyer; Gérard Chandès; Audrey Moutat; Angelo Di Caterino; Olivier Polge, Oct 2022, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Burgundy School of Business (BSB), Jul 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastique/Figuratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redéfinir le sémiotique. Un répertoire actuel de notions clés à la confluence de plusieurs traditions (Colloque en hommage à Marion Colas-Blaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Gian Maria Tore, Oct 2022, Luxembourg - Kirchberg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gothenburg ( Virtual Congress ), Sweden</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les vins dits « naturels » se racontent-ils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Adoeno - Vins dits "naturels", images et réalité. Approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Stéphanie Marchand, May 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique de la perception sonore : vers une construction du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Son(s) et mémoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bloyer; Gérard Chandès; Audrey Moutat, Oct 2021, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et médiatisation de la culture œnologique à la Cité du vin de Bordeaux : expertise et légitimation de la transmission des savoirs patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC, Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Jan 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation œnologique dans le « mangavino » Les Gouttes de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Adoeno "Nouvelles cultures alimentaires. Mise en discours du sensible et terroirs en question(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat, Feb 2020, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Profils organoleptiques des vins naturels. Discours croisés de l'analyse sensorielle et de la sémiotique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de sémiotique du MICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; Anne Beyaert-Geslin, Mar 2020, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS (Dés)accords : à la recherche de la différence propice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déguster, formuler, reformuler : le discours œnologique dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Gian Maria Tore, Oct 2022, Luxembourg - Kirchberg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couegnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformuler, une question de genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment les vins dits « naturels » se racontent-ils?</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’universalité du visuel : perception, iconicité et formes sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Moutat; Stéphanie Marchand, May 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le langage visuel est-il universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bloyer; Gérard Chandès; Audrey Moutat, Oct 2021, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire de dégustation œnologique ou l’expérience du vin par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Regard croisés sur l’expérience. Diffusion et aventure interdisciplinaire d’un concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Médiation et médiatisation de la culture œnologique à la Cité du vin de Bordeaux : expertise et légitimation de la transmission des savoirs patrimoniaux</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels et leurs stratégies de communication singulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Vins &amp; consommateurs, Institut des Sciences de la Vigne et du Vin (ISVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villenave d'Ornon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC, Société et espaces en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACFAS, Université de Québec à Montréal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Profils organoleptiques des vins naturels. Discours croisés de l'analyse sensorielle et de la sémiotique »</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Marchand</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du réseau AGAP : « Vins et spiritueux : du discours œnologique aux formes de représentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Alimentation, gastronomie et analyse des pratiques communicationnelles (Réseau AGAP); MSHS Poitiers, Nov 2019, Poitiers (MSHS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vins naturels et stratégies communicationnelles singulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Vins &amp; Consommateurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISVV; Sophie Tempère; Stéphanie Pérès; Manon Garcia, Sep 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité sonore de la ville, entre invariance et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès international Congist, La ville et ses langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins de Champagne : analyse des terminologies sensorielles des XVIIIe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Terminologies gastronomiques et œnologiques. Patrimoine et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kilien Stengel, Sep 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du psychique à l’organique : l’efficacité symbolique du plan de l’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIIe Colloque d’Albi-Moissac Les vivants et leur environnement. Milieu, habitat, territoire, espace familier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Moissac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Existence humaine et singularité. Perspectives croisées : sémiotique et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels, singuliers à plus d’un titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres du Clos-Vougeot, Chaire Unesco Culture et Traditions du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vougeot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sensoriels sur les vins de Champagne, le Cacao et la Café aux 17e et 18e siècles. Accords et désaccords de leurs images gustatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Discours sensoriels croisés : cacao, café, thé, vin. Entre langue(s) &amp; culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le commentaire œnologique ou comment déguster le vin par les mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La Perception en langue et en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Marsac; Magdalena Dańko, Apr 2018, Opole, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias et scandale sanitaire : immédiateté illusoire et hypermédiation de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de Oliveira-Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cémés Démédiation, immédiation, remédiation. Les modes de transformation des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Driss Ablali, Oct 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et transgressions sémiotiques des vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Verdier; Anne Parizot, Sep 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilisation de la structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'AFS: "Greimas aujourd'hui: l'avenir de la structure"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sémiotique, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remédiation : de l’intermédialité aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sémiotique du design d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Jun 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentir au dire et retour. Commenter la dégustation et déguster par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de sémiotique du MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MICA; Anne Beyaert-Geslin, Mar 2020, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Moutat, Feb 2020, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitivité et appropriation : du parcours perceptivo-interprétatif des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - L'appropriation : l'interprétation de l'altérité et l'inscription du soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confluences sémiotiques (LanDES); Pierluigi Basso Fossali; Odile Le Guern, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de la dégustation des vins et sa communication intersubjective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les terminologies professionnelles de la gastronomie et de l’œnologie. Représentations, formation, transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Gautier; Anne Parizot, Sep 2016, Dijon - Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villenave d'Ornon, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisations sensibles des parcours marchands : étude comparative in situ et on line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sekhniachvili-Komperdra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Étienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schème du complot et utopie pansémiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIe Colloque d’Albi Utopies et formes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Denis Bertrand; Alessandro Zinna, Jul 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique générale de la perception et étude qualitative des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop du projet Mémoire ANDRA. Genèse et devenir de l’information dans le dispositif global (tous textes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art “socio-écologique” et extinction du signifiant : les paradoxes du durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIe Colloque d’Albi Médiations Sémiotiques Formes de vie et modes d’existence ‘durables’ : Nouvelles contraintes, narrations et axiologies du vivre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivan Darrault-Harris; Alessandro Zinna, Jul 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le croquis ou l’art de penser par l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Internationale de Sémiotique Visuelle (AISV) Theorein. Ce que les images font au savoir et inversement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art numérique : quand la médiation devient remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sémiotique (AFS) Sens et médiation. Substances, supports, pratiques : matérialités médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Colas-Blaise; Veronica Estay Stange; Émilie Goin; Céline Schall; Gian Maria Tore; Matteo Treleani, Jul 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de créatifs sur les sites d’agence, entre identité individuelle et identité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le portrait photographique et la « boîte noire » de la présence. Approches sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Oct 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif énonciatif à l’épreuve de la remédiation. L’exemple du Net Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AISV RE-MEDIATION. Figurative and plastic levels under technological assumptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Urbino, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation sonore des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Synesthésies sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Colas-Blaise; Veronica Estay Stange, Oct 2014, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les atmosphères sonores, entre figuralité et figurativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurer l'indistinct. Sémiotique et semi-symbolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sienne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocution d’ouverture du Colloque hommage à Jean-François Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’iconicité. Rétrospectives et prospectives sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Maria Giulia Dondero, May 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude Tournesol La théorie de l’énonciation face à la transposition dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Alimentation, gastronomie et analyse des pratiques communicationnelles (Réseau AGAP); MSHS Poitiers, Nov 2019, Poitiers (MSHS), France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Tournesol La théorie de l’énonciation face à la transposition dans les médias, Journée d’étude Tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Maria Giulia Dondero, Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISVV; Sophie Tempère; Stéphanie Pérès; Manon Garcia, Sep 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système énonciatif à l'épreuve des nouveaux médias : à propos du NetArt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et métalangages visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turquie</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sémiotiques passés au crible du vitalisme de leurs objets. Le cas de la dégustation des vins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique et diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage sonore ou paysages sonores : Question de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage sonore, échographie du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déguster, formuler, reformuler : le discours œnologique dans tous ses états</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires culinaires et représentations gustatives à l'œuvre dans les émissions de cuisine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manger et le dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisie perceptive à l'épreuve des genres discursifs de l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énonciation visuelle : à partir de la linguistique, de la théorie des arts et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémioses perceptive et interprétante à l’épreuve des images doubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études de Royaumont : Sémiotique : le sens, le sensible, le réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Royaumont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et verbalisation des qualités sonores. Vers un lexique du son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots du son III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser l’universalité du visuel : perception, iconicité et formes sémiotiques</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation isotopique dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS : Des écritures fragmentaires. Questions d’énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Panier, Dec 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses de goût et scénographies gourmandes sur les packs alimentaires. Le cas des plats cuisinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brand design, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs sonores du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots du son II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanta Novello Paglianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Moutat</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives de l’image. De la manipulation visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Congrès de l’AISV-IASV, Rhétorique du Visible. Stratégies de l’image entre signification et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISV-IASV, Apr 2010, Venise, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin en bouteille : de l'emballage au packaging. Lecture sémiotique et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tsala-Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Figures et images dans le discours sur le vin en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Vougeot, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sens aux sens : Stratégies sémantiques dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Figures et images dans le discours sur le vin en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Kilien Stengel, Sep 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et signification : Pour une problématisation de la sémiose perceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens, le sensible, le réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...2376 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881246v1</w:t>
-              </w:r>
-[...395 lines deleted...]
-                <w:t xml:space="preserve">hal-00881249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les packagings : entre passions et esthésies</w:t>
               </w:r>
@@ -8585,51 +8585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8735,51 +8735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de transformation, transformation des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Limoges, 154 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8922,1936 +8922,1936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Translating the rhythm of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersemiotic perspectives on emotions. Translating across signs, bodies and values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-79, 2023, 9780367521264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expériences de vi(ll)es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Urbanité de l'art. Questions sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-91, 2023, Visible, 9782842878702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Translating the rhythm of emotions</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Cherubini; Christelle Pineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sublimation patrimoniale du vin et des régions viticoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.169-180, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisations (syn)esthésiques et figuralité du sens sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-70, 2022, Communications, 978-2-36441-446-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déguster le vin à travers le manga. Le cas des « Gouttes de Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir le vin par les sens. Formes et discours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.117-144, 2022, 978-2-14-027841-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin en bouteille : de l’emballage au packaging, lecture sémiotique et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tsala Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir le vin par les sens. Formes et discours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2022, 978-2-14-027841-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception discursive des vins dits « naturels », esquisse de leurs profils organoleptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-112, 2022, Dixit Grammatica, 978-2-14-029058-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Intersemiotic perspectives on emotions. Translating across signs, bodies and values</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFS Éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dés)accords. À la recherche de la différence propice.Actes du congrès de l’AFS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.403-410, 2021, 9791095835028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité sonore de la ville, entre invariance et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages and meaning of the city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul University Press, pp.83-100, 2021, 978-605-07-0791-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26650/B/AA04.2021.001-3.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir. Iconicité et affections somatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À même le sens. Hommage à Jacques Fontanille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-79, 2023, 9780367521264</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-92, 2021, 978-2-35935-320-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vins de Champagne : Analyse des terminologies sensorielles du XVIIIe au XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminologies gastronomiques et oenologiques. Aspects patrimoniaux et culturels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-258, 2020, 978-2-343-19610-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens. approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.169-180, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXIIème Congrès de la SFSIC, Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels, singuliers à plus d’un titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Chaire UNESCO, Centre Georges Chevrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vignobles et vins singuliers de l’unique au pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 289-306, 2019, 978-2_9181173-27-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motif du complot et utopie pansémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions CAMS/O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et Formes de vie. Mythes, valeurs et matières. Hommage à Paolo Fabbri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 53-68, 2019, Collection Actes, 979-10-96436-02-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation sonore des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synesthésies sonores. Du son au(x) sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 35-70, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terroir et pressurage en Champagne hier et aujourd’hui. Analyse sémantique de textes anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Épure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du sens à l’expérience. Gastronomie et œnologie au prisme de leurs terminologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 115-131, 2018, 978-2-37496-067-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitivité et appropriation : du parcours perceptivo-interprétatif des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’appropriation : l’interprétation de l’altérité et l'inscription du soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 315-330, 2018, 978-2-35935-270-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Beyaert-Geslin; Maria Giulia Dondero; Audrey Moutat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, 2017, 978-2-35935-192-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique générale de la perception et étude qualitative des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèse et devenir de l'information dans le dispositif global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solilang, pp.119-140, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système énonciatif à l'épreuve du champ visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Beyaert-Geslin; Maria Giulia Dondero; Audrey Moutat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.66-70, 2022, Communications, 978-2-36441-446-4</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-220, 2017, 978-2-35935-192-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.117-144, 2022, 978-2-14-027841-9</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique gastronomique ou l’art de faire goûter par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kilien Stengel; Anne Parizot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrits et discours culinaires : quand les mots se mettent à table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-70, 2016, 978-2-343-09718-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Tsala Effa</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif énonciatif à l’épreuve de la remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiziana Migliore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rimediazioni. Immagini interattive. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Aracne, pp.233-250, 2016, 978-88-548-9541-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/978885489541614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et verbalisation des qualités sonores. Vers un lexique du son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1451 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bobrie; Jean-François Bordron; Gérard Chandès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du son. Pour une approche culturelle du sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solilang, 2015, 978-2-84932-080-8</w:t>
@@ -10970,51 +10970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F98B8A9E"/>
+    <w:nsid w:val="F3473615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11201,51 +11201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-moutat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2627-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151184305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/176113097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356035969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bordron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Estay Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Semiotika.2023.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estay Stange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXD3K4XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02271109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.2310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guibourg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885488571423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durivault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01781972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Oliveira-Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01330982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cacheux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pinto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala-Effa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.18111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/lurbanite-de-lart-questions-semiotiques/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intersemiotic-Perspectives-on-Emotions-Translating-across-Signs-Bodies/Petrilli-Ji/p/book/9780367521288" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.05" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-plis-du-visuel-reflexivite-et" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885489541614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-moutat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2627-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151184305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/176113097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356035969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bordron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Estay Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Semiotika.2023.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estay Stange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXD3K4XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02271109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.2310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guibourg&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885488571423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durivault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01781972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Oliveira-Verger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01330982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cacheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala-Effa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.18111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intersemiotic-Perspectives-on-Emotions-Translating-across-Signs-Bodies/Petrilli-Ji/p/book/9780367521288" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/lurbanite-de-lart-questions-semiotiques/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392604v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.05" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-plis-du-visuel-reflexivite-et" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885489541614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>