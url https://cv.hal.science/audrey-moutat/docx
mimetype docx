--- v2 (2026-04-26)
+++ v3 (2026-05-19)
@@ -336,2346 +336,2346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La textométrie et la sémantique interprétative au service de la dégustation œnologique. Analyse des profils sensoriels des vins « méthode nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique et plan de l'expression. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.8052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques du sens sensible. (Re) Sentir, percevoir et concevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.142-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Semiotika.2023.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La structure dynamique du plan de l’expression gustatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Sémiotiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/as.8162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et médiatisation numériques du patrimoine viticole, entre sens et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (211), pp.111-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.211.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritmo, poética y subjetividad. El anclaje enunciativo de la semiótica tensiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tópicos del Seminario: Revista de Semiótica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.136-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression de la masculinité sur le marché des produits cosmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et matérialité numérique, de la substance aux formes de l’expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.14475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine Calling , résistance éthique de vignerons engagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 206 (4), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies discursives et enjeux de la gastronomie de terroir : chef terroir et chef auteur, rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le croquis ou l’art de penser par l’image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Image et connaissance, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.2310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et rhétorique des discours promotionnels sur les vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme, structure et sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Greimas aujourd’hui, l’avenir de la structure, pp. 368-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robotique humanoïde et interaction sociale : utopie ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand on ne peut croire ce que l’on voit. Stratégies énonciatives et manipulations perceptives dans les œuvres d’Alexa Meade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours transgressifs des vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le design intuitif communique-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guibourgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Design et Communication, 40, pp.185-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut la théorie greimassienne pour une sémiotique de la perception ? Enquête et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Sémiotique post-Greimassienne / Semiotics post-Greimas, 2017 (219), pp.147-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2017-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital art: when mediacy becomes remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sens et médiation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art &amp;quot;socio-écologique” et extinction du signifiant : les paradoxes du durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMS/O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Formes de vie et modes d'existence "durables"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sémiotiques passés au crible du vitalisme de leurs objets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sémiotique et diachronie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer le goût et la scène alimentaire par l’image.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cibo e identità culturale | Food and cultural identity, 19-20, pp.367-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/978885488571423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métalangage et épi-sémiotique. L'exemple du lexique de la dégustation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bordron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.273-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives et imaginaires gustatifs dans les émissions télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, http://www.ec-aiss.it/monografici/14_mangiare_istruzioni/14_mangiare_moutat.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Valérie LAVERGNE BOUDIER, Yves DAMBACH, Serious game, Révolution pédagogique, Lavoisier, Hermès science, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.205-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies rhétoriques et efficience communicationnelle dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XVI (4), http://www.revue-texto.net/index.php?id=2908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction du sensible à l'œuvre dans les poèmes de Jaccottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 163, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives de l'image double. De la manipulation visuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aracne editrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.929-942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu &amp;quot;Marion Colas-Blaise et Anne Beyaert-Geslin (dirs.), Le sens de la métamorphose, PULIM, 2009, 290 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Sémiotiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 129, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, http://epublications.unilim.fr/revues/as/892</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence de la stylistique dans les commentaires de dégustation œnologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stylistique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.189-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...1985 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646064v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00646019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertus et limites de la mécompréhension dans le processus d'interprétation des commentaires oenologiques</w:t>
               </w:r>
@@ -3420,4419 +3420,4419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artification de la signalétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études « Mémoire du risque »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Anquetil; Vivien Lloveria; Paul Bloyer; Gérard Chandès; Audrey Moutat; Angelo Di Caterino; Olivier Polge, Oct 2022, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tasting grid and sensory descriptors of natural wines. A semantic and semiotic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2022 Conference AWBR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burgundy School of Business (BSB), Jul 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface experience, Brand experience. On how interface design models the relationship with the brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI International 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Gothenburg ( Virtual Congress ), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Anquetil; Vivien Lloveria; Paul Bloyer; Gérard Chandès; Audrey Moutat; Angelo Di Caterino; Olivier Polge, Oct 2022, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastique/Figuratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redéfinir le sémiotique. Un répertoire actuel de notions clés à la confluence de plusieurs traditions (Colloque en hommage à Marion Colas-Blaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Gian Maria Tore, Oct 2022, Luxembourg - Kirchberg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les vins dits « naturels » se racontent-ils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Adoeno - Vins dits "naturels", images et réalité. Approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Stéphanie Marchand, May 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique de la perception sonore : vers une construction du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Son(s) et mémoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bloyer; Gérard Chandès; Audrey Moutat, Oct 2021, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation et médiatisation de la culture œnologique à la Cité du vin de Bordeaux : expertise et légitimation de la transmission des savoirs patrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème Congrès de la SFSIC, Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Jan 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Profils organoleptiques des vins naturels. Discours croisés de l'analyse sensorielle et de la sémiotique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de sémiotique du MICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA; Anne Beyaert-Geslin, Mar 2020, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation œnologique dans le « mangavino » Les Gouttes de Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Adoeno "Nouvelles cultures alimentaires. Mise en discours du sensible et terroirs en question(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat, Feb 2020, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire de dégustation œnologique ou l’expérience du vin par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Regard croisés sur l’expérience. Diffusion et aventure interdisciplinaire d’un concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels et leurs stratégies de communication singulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Vins &amp; consommateurs, Institut des Sciences de la Vigne et du Vin (ISVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Villenave d'Ornon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’ACFAS, Université de Québec à Montréal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du réseau AGAP : « Vins et spiritueux : du discours œnologique aux formes de représentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Alimentation, gastronomie et analyse des pratiques communicationnelles (Réseau AGAP); MSHS Poitiers, Nov 2019, Poitiers (MSHS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vins naturels et stratégies communicationnelles singulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Vins &amp; Consommateurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISVV; Sophie Tempère; Stéphanie Pérès; Manon Garcia, Sep 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité sonore de la ville, entre invariance et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès international Congist, La ville et ses langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS (Dés)accords : à la recherche de la différence propice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déguster, formuler, reformuler : le discours œnologique dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Gian Maria Tore, Oct 2022, Luxembourg - Kirchberg, Luxembourg</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couegnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformuler, une question de genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment les vins dits « naturels » se racontent-ils?</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’universalité du visuel : perception, iconicité et formes sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Moutat; Stéphanie Marchand, May 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le langage visuel est-il universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bloyer; Gérard Chandès; Audrey Moutat, Oct 2021, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins de Champagne : analyse des terminologies sensorielles des XVIIIe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Terminologies gastronomiques et œnologiques. Patrimoine et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kilien Stengel, Sep 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Médiation et médiatisation de la culture œnologique à la Cité du vin de Bordeaux : expertise et légitimation de la transmission des savoirs patrimoniaux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme et existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, Jan 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Existence humaine et singularité. Perspectives croisées : sémiotique et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Moutat, Feb 2020, Limoges, Faculté des Lettres et des Sciences Humaines, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels, singuliers à plus d’un titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres du Clos-Vougeot, Chaire Unesco Culture et Traditions du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Profils organoleptiques des vins naturels. Discours croisés de l'analyse sensorielle et de la sémiotique »</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du psychique à l’organique : l’efficacité symbolique du plan de l’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Marchand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIIe Colloque d’Albi-Moissac Les vivants et leur environnement. Milieu, habitat, territoire, espace familier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Moissac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sensoriels sur les vins de Champagne, le Cacao et la Café aux 17e et 18e siècles. Accords et désaccords de leurs images gustatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Discours sensoriels croisés : cacao, café, thé, vin. Entre langue(s) &amp; culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le commentaire œnologique ou comment déguster le vin par les mots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La Perception en langue et en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Marsac; Magdalena Dańko, Apr 2018, Opole, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativité et transgressions sémiotiques des vins naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Verdier; Anne Parizot, Sep 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilisation de la structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'AFS: "Greimas aujourd'hui: l'avenir de la structure"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sémiotique, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remédiation : de l’intermédialité aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sémiotique du design d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Jun 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médias et scandale sanitaire : immédiateté illusoire et hypermédiation de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle de Oliveira-Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cémés Démédiation, immédiation, remédiation. Les modes de transformation des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Driss Ablali, Oct 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitivité et appropriation : du parcours perceptivo-interprétatif des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - L'appropriation : l'interprétation de l'altérité et l'inscription du soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confluences sémiotiques (LanDES); Pierluigi Basso Fossali; Odile Le Guern, Apr 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de la dégustation des vins et sa communication intersubjective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les terminologies professionnelles de la gastronomie et de l’œnologie. Représentations, formation, transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Gautier; Anne Parizot, Sep 2016, Dijon - Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisations sensibles des parcours marchands : étude comparative in situ et on line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sekhniachvili-Komperdra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Étienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schème du complot et utopie pansémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIe Colloque d’Albi Utopies et formes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierluigi Basso Fossali; Denis Bertrand; Alessandro Zinna, Jul 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique générale de la perception et étude qualitative des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop du projet Mémoire ANDRA. Genèse et devenir de l’information dans le dispositif global (tous textes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sentir au dire et retour. Commenter la dégustation et déguster par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de sémiotique du MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MICA; Anne Beyaert-Geslin, Mar 2020, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art “socio-écologique” et extinction du signifiant : les paradoxes du durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’AFS (Dés)accords : à la recherche de la différence propice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXVIe Colloque d’Albi Médiations Sémiotiques Formes de vie et modes d’existence ‘durables’ : Nouvelles contraintes, narrations et axiologies du vivre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivan Darrault-Harris; Alessandro Zinna, Jul 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déguster, formuler, reformuler : le discours œnologique dans tous ses états</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le croquis ou l’art de penser par l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Internationale de Sémiotique Visuelle (AISV) Theorein. Ce que les images font au savoir et inversement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art numérique : quand la médiation devient remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sémiotique (AFS) Sens et médiation. Substances, supports, pratiques : matérialités médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Colas-Blaise; Veronica Estay Stange; Émilie Goin; Céline Schall; Gian Maria Tore; Matteo Treleani, Jul 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de créatifs sur les sites d’agence, entre identité individuelle et identité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Le portrait photographique et la « boîte noire » de la présence. Approches sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Beyaert-Geslin, Oct 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif énonciatif à l’épreuve de la remédiation. L’exemple du Net Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AISV RE-MEDIATION. Figurative and plastic levels under technological assumptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Urbino, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation sonore des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Synesthésies sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Colas-Blaise; Veronica Estay Stange, Oct 2014, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la journée d’étude Tournesol La théorie de l’énonciation face à la transposition dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Tournesol La théorie de l’énonciation face à la transposition dans les médias, Journée d’étude Tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Maria Giulia Dondero, Oct 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser l’universalité du visuel : perception, iconicité et formes sémiotiques</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocution d’ouverture du Colloque hommage à Jean-François Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’iconicité. Rétrospectives et prospectives sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Moutat; Maria Giulia Dondero, May 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système énonciatif à l'épreuve des nouveaux médias : à propos du NetArt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et métalangages visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils sémiotiques passés au crible du vitalisme de leurs objets. Le cas de la dégustation des vins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique et diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les atmosphères sonores, entre figuralité et figurativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurer l'indistinct. Sémiotique et semi-symbolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sienne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisie perceptive à l'épreuve des genres discursifs de l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énonciation visuelle : à partir de la linguistique, de la théorie des arts et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage sonore ou paysages sonores : Question de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage sonore, échographie du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires culinaires et représentations gustatives à l'œuvre dans les émissions de cuisine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manger et le dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Villenave d'Ornon, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et verbalisation des qualités sonores. Vers un lexique du son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots du son III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens : approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémioses perceptive et interprétante à l’épreuve des images doubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études de Royaumont : Sémiotique : le sens, le sensible, le réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Royaumont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sens aux sens : Stratégies sémantiques dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Figures et images dans le discours sur le vin en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et signification : Pour une problématisation de la sémiose perceptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens, le sensible, le réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Royaumont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de table ronde Atelier 6 : « Actions, tensions et conversions culturelles de la diversité médiatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanta Novello Paglianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Moutat</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin en bouteille : de l'emballage au packaging. Lecture sémiotique et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Alimentation, gastronomie et analyse des pratiques communicationnelles (Réseau AGAP); MSHS Poitiers, Nov 2019, Poitiers (MSHS), France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tsala-Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Figures et images dans le discours sur le vin en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISVV; Sophie Tempère; Stéphanie Pérès; Manon Garcia, Sep 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies énonciatives de l’image. De la manipulation visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Congrès de l’AISV-IASV, Rhétorique du Visible. Stratégies de l’image entre signification et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISV-IASV, Apr 2010, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turquie</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation isotopique dans les commentaires de dégustation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS : Des écritures fragmentaires. Questions d’énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Panier, Dec 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Kilien Stengel, Sep 2018, Tours, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les descripteurs sonores du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots du son II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Moissac, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promesses de goût et scénographies gourmandes sur les packs alimentaires. Le cas des plats cuisinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brand design, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...2350 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881249v1</w:t>
-              </w:r>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">hal-00881246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les packagings : entre passions et esthésies</w:t>
               </w:r>
@@ -8585,51 +8585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8735,51 +8735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de transformation, transformation des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Limoges, 154 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8922,1936 +8922,1936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expériences de vi(ll)es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Urbanité de l'art. Questions sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-91, 2023, Visible, 9782842878702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating the rhythm of emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Estay Stange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersemiotic perspectives on emotions. Translating across signs, bodies and values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-79, 2023, 9780367521264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L'Urbanité de l'art. Questions sémiotiques</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir les vins. Les médiations polysensorielles à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Cherubini; Christelle Pineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sublimation patrimoniale du vin et des régions viticoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.169-180, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisations (syn)esthésiques et figuralité du sens sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-91, 2023, Visible, 9782842878702</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.66-70, 2022, Communications, 978-2-36441-446-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Audrey Moutat</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déguster le vin à travers le manga. Le cas des « Gouttes de Dieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir le vin par les sens. Formes et discours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.117-144, 2022, 978-2-14-027841-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin en bouteille : de l’emballage au packaging, lecture sémiotique et marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tsala Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir le vin par les sens. Formes et discours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.43-62, 2022, 978-2-14-027841-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception discursive des vins dits « naturels », esquisse de leurs profils organoleptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-112, 2022, Dixit Grammatica, 978-2-14-029058-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité sonore de la ville, entre invariance et singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages and meaning of the city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul University Press, pp.83-100, 2021, 978-605-07-0791-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26650/B/AA04.2021.001-3.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentir et ressentir. Iconicité et affections somatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À même le sens. Hommage à Jacques Fontanille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-92, 2021, 978-2-35935-320-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accords, désaccords et raccords dans l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFS Éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dés)accords. À la recherche de la différence propice.Actes du congrès de l’AFS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.403-410, 2021, 9791095835028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vins de Champagne : Analyse des terminologies sensorielles du XVIIIe au XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminologies gastronomiques et oenologiques. Aspects patrimoniaux et culturels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.237-258, 2020, 978-2-343-19610-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensorialité et émotions, vers une co-construction du sens. approche qualitative de l’expérience de visite à la Cité du vin de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Badulescu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.169-180, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXIIème Congrès de la SFSIC, Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vins naturels, singuliers à plus d’un titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Chaire UNESCO, Centre Georges Chevrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vignobles et vins singuliers de l’unique au pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 289-306, 2019, 978-2_9181173-27-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motif du complot et utopie pansémiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Estay Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions CAMS/O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et Formes de vie. Mythes, valeurs et matières. Hommage à Paolo Fabbri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 53-68, 2019, Collection Actes, 979-10-96436-02-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dégustation sonore des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synesthésies sonores. Du son au(x) sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 35-70, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terroir et pressurage en Champagne hier et aujourd’hui. Analyse sémantique de textes anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durivault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Épure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du sens à l’expérience. Gastronomie et œnologie au prisme de leurs terminologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 115-131, 2018, 978-2-37496-067-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuitivité et appropriation : du parcours perceptivo-interprétatif des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert-Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’appropriation : l’interprétation de l’altérité et l'inscription du soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 315-330, 2018, 978-2-35935-270-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système énonciatif à l'épreuve du champ visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Beyaert-Geslin; Maria Giulia Dondero; Audrey Moutat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.66-70, 2022, Communications, 978-2-36441-446-4</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-220, 2017, 978-2-35935-192-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.117-144, 2022, 978-2-14-027841-9</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giulia Dondero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Beyaert-Geslin; Maria Giulia Dondero; Audrey Moutat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, 2017, 978-2-35935-192-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Tsala Effa</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique générale de la perception et étude qualitative des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèse et devenir de l'information dans le dispositif global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solilang, pp.119-140, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique gastronomique ou l’art de faire goûter par les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kilien Stengel; Anne Parizot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrits et discours culinaires : quand les mots se mettent à table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-70, 2016, 978-2-343-09718-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif énonciatif à l’épreuve de la remédiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiziana Migliore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rimediazioni. Immagini interattive. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Aracne, pp.233-250, 2016, 978-88-548-9541-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4399/978885489541614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et verbalisation des qualités sonores. Vers un lexique du son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...1451 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bobrie; Jean-François Bordron; Gérard Chandès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du son. Pour une approche culturelle du sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solilang, 2015, 978-2-84932-080-8</w:t>
@@ -10970,51 +10970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3473615"/>
+    <w:nsid w:val="2FDA1CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11201,51 +11201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-moutat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2627-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151184305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/176113097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356035969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bordron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Estay Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Semiotika.2023.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estay Stange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXD3K4XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02271109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.2310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guibourg&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885488571423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durivault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01781972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Oliveira-Verger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01330982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cacheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala-Effa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.18111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intersemiotic-Perspectives-on-Emotions-Translating-across-Signs-Bodies/Petrilli-Ji/p/book/9780367521288" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/lurbanite-de-lart-questions-semiotiques/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392604v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.05" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393430v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756143v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-plis-du-visuel-reflexivite-et" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885489541614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-moutat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2627-4136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151184305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/176113097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356035969" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Luca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bordron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Estay Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Semiotika.2023.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8162" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Estay Stange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.14475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JXD3K4XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02271109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.2310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guibourg&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2017-0053" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885488571423" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couegnas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570164v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durivault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02569848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01781972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Oliveira-Verger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01330982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sekhniachvili-Komperdra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giulia Dondero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01009538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cacheux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madelon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00927314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pinto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala-Effa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756587v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756605v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01756602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00881251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18158-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pezzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dondero Maria" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Discini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392584v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulg/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.18111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00646051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/lurbanite-de-lart-questions-semiotiques/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392619v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Intersemiotic-Perspectives-on-Emotions-Translating-across-Signs-Bodies/Petrilli-Ji/p/book/9780367521288" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tsala Effa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.05" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393430v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/a-meme-le-sens-2/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-plis-du-visuel-reflexivite-et" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756151v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/978885489541614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>