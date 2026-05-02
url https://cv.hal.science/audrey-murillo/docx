--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -1187,533 +1187,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02009169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur la difficulté dans le travail enseignant : approches et résultats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02158585v1</w:t>
+                <w:t xml:space="preserve">hal-03686723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradigmes de recherche sur les difficultés dans le travail enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nuñez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.8447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03087132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les recherches sur la difficulté dans le travail enseignant : approches et résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.225-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.047.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389580v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686728v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686723v1</w:t>
+                <w:t xml:space="preserve">hal-03686728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves catégorisent leurs cours/enseignants</w:t>
               </w:r>
@@ -1738,51 +1738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1810,399 +1810,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Professions des parents ? Loisirs ? Projet ? ». Pratiques et regards croisés d’enseignants et d’élèves sur les fiches de renseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.2310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684872v1</w:t>
+                <w:t xml:space="preserve">hal-01623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'activité d'enseignement au cours de l'année : analyse à partir de la théorie de la conceptualisation dans l'action</w:t>
+                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.73-100</w:t>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199743v1</w:t>
+                <w:t xml:space="preserve">hal-01684872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’activité d’enseignement au cours de l’année : analyse à partir de la théorie de la conceptualisation dans l’action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Evolution de l'activité d'enseignement au cours de l'année : analyse à partir de la théorie de la conceptualisation dans l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.73-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01767641v1</w:t>
+                <w:t xml:space="preserve">hal-04199743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Professions des parents ? Loisirs ? Projet ? ». Pratiques et regards croisés d’enseignants et d’élèves sur les fiches de renseignements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l’activité d’enseignement au cours de l’année : analyse à partir de la théorie de la conceptualisation dans l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45, </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.73-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.2310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.2845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623226v1</w:t>
+                <w:t xml:space="preserve">halshs-01767641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dès les premiers jours</w:t>
               </w:r>
@@ -2214,51 +2214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2296,51 +2296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et fonctions du système d'instruments mobilisé dans une activité d'enseignement : le cas d'une professeure documentaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,472 +2722,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de difficulté des tâches scolaires : des marges de manœuvre limitées pour les enseignants</w:t>
+                <w:t xml:space="preserve">Face à l'hétérogénéité, quels choix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29, pp.79-93</w:t>
+              <w:t xml:space="preserve">X.Y.ZEP. Bulletin du Centre Alain Savary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00806644v1</w:t>
+                <w:t xml:space="preserve">halshs-03087124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l'hétérogénéité, quels choix ?</w:t>
+                <w:t xml:space="preserve">Le niveau de difficulté des tâches scolaires : des marges de manœuvre limitées pour les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X.Y.ZEP. Bulletin du Centre Alain Savary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087124v1</w:t>
+                <w:t xml:space="preserve">halshs-00806644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation didactique passive : un essai de définition et d'illustration.</w:t>
+                <w:t xml:space="preserve">La différenciation passive didactique : un essai de définition et d’illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">G. Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Maurice</w:t>
+                <w:t xml:space="preserve">J. -J. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.105-122</w:t>
+              <w:t xml:space="preserve">, 2008, 20, pp.89--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00856463v1</w:t>
+                <w:t xml:space="preserve">hal-01227780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to expected achievement: an indicator of the teacher’s choices according to each child’s potential</w:t>
+                <w:t xml:space="preserve">La différenciation didactique passive : un essai de définition et d'illustration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Maurice</w:t>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.105-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087117v1</w:t>
+                <w:t xml:space="preserve">halshs-00856463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation passive didactique : un essai de définition et d’illustration</w:t>
+                <w:t xml:space="preserve">Distance to expected achievement: an indicator of the teacher’s choices according to each child’s potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sensevy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Clanet</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 162, pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227780v1</w:t>
+                <w:t xml:space="preserve">halshs-03087117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3788,51 +3788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un outil devient instrument d’enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,51 +5989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03480A95"/>
+    <w:nsid w:val="8F1E2D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6220,51 +6220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-murillo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7920-1160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14718844X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscoso Javier Nunez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Berquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097147ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.047.0225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Moscoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.827" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sensevy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Maurice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Mauranne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gatel-Labie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/1110-capitanescu-benetti-andreea-" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/alphil.00664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquivel Rocio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Lenhard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-murillo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7920-1160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14718844X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscoso Javier Nunez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Berquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097147ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Moscoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.047.0225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sensevy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.827" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Mauranne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gatel-Labie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/1110-capitanescu-benetti-andreea-" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/alphil.00664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquivel Rocio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Lenhard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>