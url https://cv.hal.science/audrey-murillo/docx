--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1187,533 +1187,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02009169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les recherches sur la difficulté dans le travail enseignant : approches et résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.225-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.047.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686723v1</w:t>
+                <w:t xml:space="preserve">halshs-02158585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradigmes de recherche sur les difficultés dans le travail enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nuñez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.8447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03087132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur la difficulté dans le travail enseignant : approches et résultats.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.047.0225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02158585v1</w:t>
+                <w:t xml:space="preserve">hal-02389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Asloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
+              <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389580v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le travail de proviseurs-adjoints par une recherche coopérative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coopération proviseurs adjoints – chercheurs pour la mise en place de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.22-23</w:t>
+              <w:t xml:space="preserve">, 2019, Processus d’innovation et changement : Comment accompagner les acteurs ?, 2, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686728v1</w:t>
+                <w:t xml:space="preserve">hal-03686723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves catégorisent leurs cours/enseignants</w:t>
               </w:r>
@@ -1738,51 +1738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33, pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1810,399 +1810,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Professions des parents ? Loisirs ? Projet ? ». Pratiques et regards croisés d’enseignants et d’élèves sur les fiches de renseignements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623226v1</w:t>
+                <w:t xml:space="preserve">hal-01684872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
+                <w:t xml:space="preserve">Evolution de l'activité d'enseignement au cours de l'année : analyse à partir de la théorie de la conceptualisation dans l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+                <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.73-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684872v1</w:t>
+                <w:t xml:space="preserve">hal-04199743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l'activité d'enseignement au cours de l'année : analyse à partir de la théorie de la conceptualisation dans l'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Évolution de l’activité d’enseignement au cours de l’année : analyse à partir de la théorie de la conceptualisation dans l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique = Éducation et Didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.73-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.2845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199743v1</w:t>
+                <w:t xml:space="preserve">halshs-01767641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’activité d’enseignement au cours de l’année : analyse à partir de la théorie de la conceptualisation dans l’action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Professions des parents ? Loisirs ? Projet ? ». Pratiques et regards croisés d’enseignants et d’élèves sur les fiches de renseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.73-100. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.2845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.2310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01767641v1</w:t>
+                <w:t xml:space="preserve">hal-01623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dès les premiers jours</w:t>
               </w:r>
@@ -2214,51 +2214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2296,51 +2296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et fonctions du système d'instruments mobilisé dans une activité d'enseignement : le cas d'une professeure documentaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,472 +2722,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l'hétérogénéité, quels choix ?</w:t>
+                <w:t xml:space="preserve">Le niveau de difficulté des tâches scolaires : des marges de manœuvre limitées pour les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X.Y.ZEP. Bulletin du Centre Alain Savary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087124v1</w:t>
+                <w:t xml:space="preserve">halshs-00806644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de difficulté des tâches scolaires : des marges de manœuvre limitées pour les enseignants</w:t>
+                <w:t xml:space="preserve">Face à l'hétérogénéité, quels choix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29, pp.79-93</w:t>
+              <w:t xml:space="preserve">X.Y.ZEP. Bulletin du Centre Alain Savary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00806644v1</w:t>
+                <w:t xml:space="preserve">halshs-03087124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation passive didactique : un essai de définition et d’illustration</w:t>
+                <w:t xml:space="preserve">Distance to expected achievement: an indicator of the teacher’s choices according to each child’s potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sensevy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Clanet</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 162, pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227780v1</w:t>
+                <w:t xml:space="preserve">halshs-03087117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différenciation didactique passive : un essai de définition et d'illustration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+                <w:t xml:space="preserve">J.-J. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.105-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to expected achievement: an indicator of the teacher’s choices according to each child’s potential</w:t>
+                <w:t xml:space="preserve">La différenciation passive didactique : un essai de définition et d’illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Maurice</w:t>
+                <w:t xml:space="preserve">G. Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.89--104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087117v1</w:t>
+                <w:t xml:space="preserve">hal-01227780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3788,51 +3788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un outil devient instrument d’enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,233 +4756,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Visioconférence invitée au laboratoire Bonheurs] Débuts d’année scolaire : perceptions par des lycéens du care de leurs enseignants et effets sur leur activité en classe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effet Pygmalion. Bande dessinée en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://comprendreleseleves.ensfea.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04302968v1</w:t>
+                <w:t xml:space="preserve">halshs-04302435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet Pygmalion. Bande dessinée en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Visioconférence invitée au laboratoire Bonheurs] Débuts d’année scolaire : perceptions par des lycéens du care de leurs enseignants et effets sur leur activité en classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Huguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-04302435v1</w:t>
+                <w:t xml:space="preserve">halshs-04302968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion disciplinaire. Bande dessinée en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poser le cadre. Bande dessinée en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,190 +5121,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04302467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fiches de renseignements. Bande dessinée en ligne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Conférence invitée dans le cadre d’un cycle de conférences sur l’autorité piloté par Bruno Robbes - réseau Canopé] Construire son autorité en début d’année scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022, https://comprendreleseleves.ensfea.fr</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03886106v1</w:t>
+                <w:t xml:space="preserve">halshs-04302863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Conférence invitée dans le cadre d’un cycle de conférences sur l’autorité piloté par Bruno Robbes - réseau Canopé] Construire son autorité en début d’année scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les fiches de renseignements. Bande dessinée en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://comprendreleseleves.ensfea.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04302863v1</w:t>
+                <w:t xml:space="preserve">halshs-03886106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comenzar el año escolar. Lo que ocurre entre profesores y alumnos en el aula [Conférence invitée - Universidad de O’Higgins, Instituto de Ciencias de la Educación]</w:t>
               </w:r>
@@ -5989,51 +5989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F1E2D37"/>
+    <w:nsid w:val="B982148A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6220,51 +6220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-murillo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7920-1160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14718844X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscoso Javier Nunez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Berquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097147ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Moscoso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158585v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.047.0225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sensevy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Maurice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.827" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Mauranne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gatel-Labie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/1110-capitanescu-benetti-andreea-" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/alphil.00664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquivel Rocio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Lenhard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-murillo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7920-1160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14718844X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscoso Javier Nunez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Berquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097147ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9754" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14150" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.047.0225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez Moscoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8447" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2845" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1507" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maurice" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.827" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Clanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sensevy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Maurice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Mauranne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fondeville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pairis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257368v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05481861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gatel-Labie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/1110-capitanescu-benetti-andreea-" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/alphil.00664" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esquivel Rocio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baby Lenhard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Huguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00475071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lacan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9k4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>