--- v0 (2026-04-17)
+++ v1 (2026-05-16)
@@ -238,200 +238,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Kwir nou exist » : le mot Kwir et les arguments linguistiques, culturels et sociohistoriques dans les discours des jeunes Réunionnais·es de la minorité sexuelle et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Linguistique féministe : perspectives internationales, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.7371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dis-moi qui tu lis, je te dirai qui tu es : discours produits sur l'illettrisme en contexte réunionnais et discours en retour d'adultes dits illettrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (75), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22456/2238-8915.130906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330602v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04487391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du langage en situation créole : les concepts de sur- et sous-identification. Y aurait-il mésidentification ?</w:t>
               </w:r>
@@ -741,247 +741,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations du handicap à La Réunion et à Mayotte : une affaire de créolisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine créole, Université La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint Denis La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oté, lé gayor!&amp;quot; Representations and Linguistic Characteristics of Créole des Hauts (Highland Creole) in the works of Pat'Jaune and Super Yab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth Creolistics Workshop. Bridging time: Historical data and the dynamics of contact languages. In memory of Philip Baker (1945-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aarhus University, Dec 2025, Aarhus (Danemark), Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Art, handicap et langues : réflexions sur des croisements de champs et de concepts. Conférence plénière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, expression artistique : repenser l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LCF, May 2025, Saint-Denis Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355999v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05408341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du français régional au créole réunionnais : pratiques et (méta)discours d'hier à aujourd'hui (2012-2025). Analyse de corpus de réseaux sociaux</w:t>
               </w:r>
@@ -1319,195 +1319,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise en compte de la diversité linguistique dans le domaine de la santé à La Réunion : est-il urgent d’en parler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Langues régionales, d’outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DYLIS, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relation thérapeutique en contexte créole : concepts mobilisés, portée et limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles prises en compte de la diversité linguistique dans le champ du soin et de la santé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELTIC-BLM, Mar 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des représentations du handicap à La Réunion et à Mayotte : croisement de regards dans le cadre de la formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1608,234 +1608,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eske ou koz kréol réyoné ? ChatGPT et les langues créoles : quelles connaissances et quels discours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle au croisement des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Chahib Cheikh Larbi Tebessi, Dec 2023, Tébessa, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations et discours de jeunes adultes réunionnais sur la littératie. Quelles représentations sur le livre en tant qu'objet de transmission de savoirs et de connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès POCLANDE, Transmissions : Langues, Arts et Cultures au coeur des enjeux du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international POCLANDE, Nov 2023, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'image participe-t-elle à l'élaboration d'un imaginaire de l'identité réunionnaise ? #Nouléansamb d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens du Patrimoine Iconographique de l'Océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHOI, May 2023, Saint-Denis, Saint-Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335498v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04335062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du plurilinguisme en orthophonie : l'exemple réunionnais</w:t>
               </w:r>
@@ -2091,165 +2091,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme à La Réunion : quel impact pour la pratique orthophonique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journée des rencontres orthophoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SORR Réunion, Sep 2019, Saint-Gilles Les Bains, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'orthophonie et la langue créole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFPOI de Pédiatrie de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPA, Apr 2019, La Saline les Bains, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335616v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04335627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et discours sur l’école de jeunes écoliers réunionnais et de leur famille</w:t>
               </w:r>
@@ -2449,178 +2449,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La structuration lexicale chez les locuteurs réunionnais : spécificités et normes catégorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues créoles, mondialisation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Moka, Maurice. pp.361--387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La situation linguistique réunionnaise : enjeux et problématiques. Pistes de réflexion pour les professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Journée des rencontres orthophoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SORR Réunion, Sep 2014, Saint-Gilles Les Bains, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335595v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01501132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du langage en situation créole : le concept de sur-identification. Récit d'une consultation orthophonique à La Réunion.</w:t>
               </w:r>
@@ -3414,51 +3414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronkozé : créolisation d'ici et d'ailleurs. Table ronde, Somèn Kréol, Université La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4871,51 +4871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F94190F"/>
+    <w:nsid w:val="EA349615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5102,51 +5102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-noel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6902-0848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330602v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-8915.130906" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.7371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14emn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04349281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LARE0004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ducret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-noel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6902-0848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355993v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.7371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-8915.130906" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03853202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801050" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14emn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04349281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LARE0004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ducret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vellayoudom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>