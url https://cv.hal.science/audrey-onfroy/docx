--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -126,1468 +126,1468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
+                <w:t xml:space="preserve">Exploring the mechanisms governing the initiation of plexiform neurofibromas using Prss56Cre, Nf1-KO mouse model at a single-cell resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hüe</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Katarzyna Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190482v1</w:t>
+                <w:t xml:space="preserve">hal-05155736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Topilko</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hüe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-05080173v1</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reproducible single-cell transcriptomics analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Topilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05134733v1</w:t>
+              <w:t xml:space="preserve">2025 ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery (ACM), Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial-to-mesenchymal transition drives malignant progression of plexiform neurofibromas in a mouse model of NF1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Beaude</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 NF Conference</w:t>
-[...157 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Wébinaire du groupe thématique “Single Cell et transcriptomique spatiale” du réseau MERIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...347 lines deleted...]
-                <w:t xml:space="preserve">hal-05055376v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards reproducible single-cell transcriptomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glial-to-mesenchymal transition drives malignant progression of plexiform neurofibromas in a mouse model of NF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NF1 genetic background in the tumor micro-environment governs transcriptomic landscape of tumor cells in malignant peripheral nerve sheath tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Scottsdale, United States. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method for single-cell level cell-type annotation using marker genes, in scRNA-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.70152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05134707v2</w:t>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jobim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering mechanisms driving malignant transformation in Neurofibromatosis Type I, from single-cell transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral School Day - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francette Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.70152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05155736v1</w:t>
+                <w:t xml:space="preserve">hal-05134707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1605,51 +1605,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cellular and molecular mechanisms driving malignant transformation in Neurofibromatosis Type 1 using a reproducible computational workflow for single-cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Paris 12, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA120090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1766,51 +1766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE53CD1A"/>
+    <w:nsid w:val="FC03643E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-onfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1429-4230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190482v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Topilko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#252;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J. Radomska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mansour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Radomska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-onfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1429-4230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mansour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Radomska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Topilko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#252;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J. Radomska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>