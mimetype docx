--- v2 (2026-04-17)
+++ v3 (2026-05-08)
@@ -126,1468 +126,1468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms governing the initiation of plexiform neurofibromas using Prss56Cre, Nf1-KO mouse model at a single-cell resolution</w:t>
+                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Mansour</w:t>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Sophie Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Radomska</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery (ACM), Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155736v1</w:t>
+                <w:t xml:space="preserve">hal-05190482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Onfroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05190995v1</w:t>
+                <w:t xml:space="preserve">Sophie Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wébinaire du groupe thématique “Single Cell et transcriptomique spatiale” du réseau MERIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards reproducible single-cell transcriptomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Onfroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Piotr Topilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ACM Conference on Reproducibility and Replicability</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05190482v1</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Glial-to-mesenchymal transition drives malignant progression of plexiform neurofibromas in a mouse model of NF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Topilko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire du groupe thématique “Single Cell et transcriptomique spatiale” du réseau MERIT</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">2024 NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NF1 genetic background in the tumor micro-environment governs transcriptomic landscape of tumor cells in malignant peripheral nerve sheath tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Scottsdale, United States. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05080173v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering mechanisms driving malignant transformation in Neurofibromatosis Type I, from single-cell transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral School Day - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jobim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method for single-cell level cell-type annotation using marker genes, in scRNA-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reproducible single-cell transcriptomics analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hüe</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francette Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...161 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.70152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...468 lines deleted...]
-                <w:t xml:space="preserve">hal-05055374v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the mechanisms governing the initiation of plexiform neurofibromas using Prss56Cre, Nf1-KO mouse model at a single-cell resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Myriam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Muret</w:t>
+                <w:t xml:space="preserve">Katarzyna Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05134707v2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1605,51 +1605,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cellular and molecular mechanisms driving malignant transformation in Neurofibromatosis Type 1 using a reproducible computational workflow for single-cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Paris 12, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA120090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1766,51 +1766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC03643E"/>
+    <w:nsid w:val="06806553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-onfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1429-4230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mansour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Radomska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Topilko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#252;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J. Radomska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-onfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1429-4230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190482v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Topilko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#252;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J. Radomska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mansour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Radomska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>