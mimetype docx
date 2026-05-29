--- v3 (2026-05-08)
+++ v4 (2026-05-29)
@@ -126,1468 +126,1468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
+                <w:t xml:space="preserve">Exploring the mechanisms governing the initiation of plexiform neurofibromas using Prss56Cre, Nf1-KO mouse model at a single-cell resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hüe</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thieffry</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Katarzyna Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolkenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190482v1</w:t>
+                <w:t xml:space="preserve">hal-05155736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Topilko</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hüe</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-05080173v1</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reproducible single-cell transcriptomics analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Topilko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thieffry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05134733v1</w:t>
+              <w:t xml:space="preserve">2025 ACM Conference on Reproducibility and Replicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery (ACM), Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glial-to-mesenchymal transition drives malignant progression of plexiform neurofibromas in a mouse model of NF1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Twelve Tips for Reproducible Analysis of Single-Cell Transcriptomics Data (slides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Beaude</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 NF Conference</w:t>
-[...157 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Wébinaire du groupe thématique “Single Cell et transcriptomique spatiale” du réseau MERIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...347 lines deleted...]
-                <w:t xml:space="preserve">hal-05055376v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards reproducible single-cell transcriptomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glial-to-mesenchymal transition drives malignant progression of plexiform neurofibromas in a mouse model of NF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NF1 genetic background in the tumor micro-environment governs transcriptomic landscape of tumor cells in malignant peripheral nerve sheath tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 NF Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Scottsdale, United States. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method for single-cell level cell-type annotation using marker genes, in scRNA-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering mechanisms driving malignant transformation in Neurofibromatosis Type I, from single-cell transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna J. Radomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Topilko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral School Day - 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">scRNA-seq with Nanopore sequencing: benchmark of approaches based on hybrid sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.70152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05134707v2</w:t>
+                <w:t xml:space="preserve">Stéphane Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thomas-Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jobim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes (Campus de Beaulieu), France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic benchmark of bioinformatics methods for single-cell and spatial RNA-seq Nanopore long-read data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hair follicle stem cell fate supports distinct clinical endotypes in hidradenitis suppurativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francette Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.70152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemoine</w:t>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-05155736v1</w:t>
+                <w:t xml:space="preserve">hal-05134707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1605,51 +1605,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cellular and molecular mechanisms driving malignant transformation in Neurofibromatosis Type 1 using a reproducible computational workflow for single-cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Onfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Paris 12, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA120090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1766,51 +1766,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06806553"/>
+    <w:nsid w:val="BEB258A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-onfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1429-4230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190482v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Topilko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#252;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J. Radomska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mansour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Radomska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-onfroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1429-4230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mansour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Onfroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Radomska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolkenstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Topilko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#252;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieffry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J. Radomska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecerf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Job" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Crom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thomas-Chollier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134707v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francette Jean-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.70152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05293125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA120090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>