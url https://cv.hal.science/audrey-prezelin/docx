--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Windows of Exposure to Maternal High-Fat Diet and Feto-Placental Effects: Discrimination Between Pre-conception and Gestational Periods in a Rabbit Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Morin</w:t>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.784268⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463352v1</w:t>
+                <w:t xml:space="preserve">hal-03003559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Importance of Windows of Exposure to Maternal High-Fat Diet and Feto-Placental Effects: Discrimination Between Pre-conception and Gestational Periods in a Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Gwendoline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.784268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003559v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of micronutrient supplementation on performance and epigenetic status in dairy cows</w:t>
               </w:r>
@@ -1713,1310 +1713,1310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sperm methylome to bull fertility and interactions with DNA polymorphism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geeverding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 ASAS-CSAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733892v1</w:t>
+                <w:t xml:space="preserve">hal-02735937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;patrimoine épigénétique&amp;quot; des spermatozoïdes bovins : variations physiologiques et pathologiques du méthylome spermatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of sperm methylome to bull fertility and interactions with DNA polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 ASAS-CSAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Animal Science (ASAS). USA., Jul 2018, Vancouver, Canada. pp.522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky404.815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734129v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;patrimoine épigénétique&amp;quot; des spermatozoïdes bovins : variations physiologiques et pathologiques du méthylome spermatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
+              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736565v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of global DNA methylation in peripheral blood mononuclear cells, in milk leukocytes and in milk epithelial cells in dairy cows: effects of micro-nutrient supplemented diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.500</w:t>
+              <w:t xml:space="preserve">International Bull Fertility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734140v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">Variations of global DNA methylation in peripheral blood mononuclear cells, in milk leukocytes and in milk epithelial cells in dairy cows: effects of micro-nutrient supplemented diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735937v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
+                <w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Calvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791776v1</w:t>
+                <w:t xml:space="preserve">hal-01607860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Epigenetic reprogramming in the male germ line of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Notebaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Pierre Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATouT. Com. FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605492v1</w:t>
+                <w:t xml:space="preserve">hal-02791776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605215v1</w:t>
+                <w:t xml:space="preserve">hal-01605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation de la méthylation de l’ADN des cellules germinales au cours du développement testiculaire chez Capra Hircus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+                <w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607860v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement chez la souris</w:t>
+                <w:t xml:space="preserve">Maternal obesity and preconceptional weight loss: high sensitivity of epigenetic regulators gene expression in relation to fetal growth and long-lasting effect in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Panchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Voisin</w:t>
@@ -3030,118 +3030,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Dec 2016, Paris, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797201v1</w:t>
+                <w:t xml:space="preserve">hal-02741277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity and preconceptional weight loss: high sensitivity of epigenetic regulators gene expression in relation to fetal growth and long-lasting effect in mice</w:t>
+                <w:t xml:space="preserve">Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Panchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Voisin</w:t>
@@ -3155,94 +3155,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Dec 2016, Paris, France. 84 p</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741277v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics of bovine semen: tools to analyse DNA methylation</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in different lineages during the bovine development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine contents and distribution in different lineages during the bovine development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,416 +4275,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexia Durand</w:t>
+                <w:t xml:space="preserve">Late gestation heat stress impairs placental microstructure in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t>
+              <w:t xml:space="preserve">Annual conference of the International Federation of Placenta Associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rotorua, New Zealand. Placenta, 140, pp.e41, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147559v1</w:t>
+                <w:t xml:space="preserve">hal-04208122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+                <w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Fos do Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104763, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994663v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late gestation heat stress impairs placental microstructure in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.T. Casarotto</w:t>
+                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the International Federation of Placenta Associations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04208122v1</w:t>
+                <w:t xml:space="preserve">hal-04994663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
               </w:r>
@@ -5295,103 +5295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t>
@@ -5420,90 +5420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Romainville, France. , pp.48, 2018, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t>
@@ -5942,90 +5942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
@@ -6436,1217 +6436,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742460v1</w:t>
+                <w:t xml:space="preserve">hal-01194108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">COST Edition</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194109v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
+                <w:t xml:space="preserve">COST Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741156v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation levels in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Methylation levels at the GNAS locus is not associated with field fertility in Holstein bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COST Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210954v1</w:t>
+                <w:t xml:space="preserve">hal-01194109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801617v1</w:t>
+                <w:t xml:space="preserve">hal-02741156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799304v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Neveux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738559v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal obesity and weight loss: foeto-placental epigenetic programming and impact on adult offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Lemaire</w:t>
+                <w:t xml:space="preserve">Global DNA methylation in bovine peripheral blood mononuclear cells and in milk somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics, Obesity and Metabolism 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Hinxton, Cambridge, United Kingdom. , 2015, Epigenetics, Obesity and Metabolism</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742386v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Maternal obesity and weight loss: foeto-placental epigenetic programming and impact on adult offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Panchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epigenetics, Obesity and Metabolism 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hinxton, Cambridge, United Kingdom. , 2015, Epigenetics, Obesity and Metabolism</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Office</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01194108v1</w:t>
+                <w:t xml:space="preserve">hal-02742386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 5-methyl cytosine and 5-hydromethyl cytosine content and distribution in bovine placental and fetal tissues after somatic nuclear reprogramming</w:t>
               </w:r>
@@ -7684,51 +7684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
@@ -8196,51 +8196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Schmidt Kj&#248;lner Hansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krautz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rago" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Havelund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48492-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina E. Panchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-016-0188-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.815" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270532_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.120" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils F&#230;rgeman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01414853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Schmidt Kj&#248;lner Hansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Krautz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rago" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Havelund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48492-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fargetton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina E. Panchenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-016-0188-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.815" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797274v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019186v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Andreia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295262.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295297.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270532_2.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.120" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils F&#230;rgeman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01414853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>