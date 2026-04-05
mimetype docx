--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -100,199 +100,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feux sublimes : Phares allégoriques dans les poèmes de Gerard Donovan</w:t>
+                <w:t xml:space="preserve">Distant Towers of the Imagination : Le Phare hétérotopique dans la trilogie de science-fiction jeunesse d'Adrian McKinty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Robitaillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phares en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-88, 2024, 9782753596887</w:t>
+              <w:t xml:space="preserve">, pp.199-220, 2024, 9782753596887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705507v1</w:t>
+                <w:t xml:space="preserve">hal-04705530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant Towers of the Imagination : Le Phare hétérotopique dans la trilogie de science-fiction jeunesse d'Adrian McKinty</w:t>
+                <w:t xml:space="preserve">Feux sublimes : Phares allégoriques dans les poèmes de Gerard Donovan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Robitaillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie GUERMÈS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phares en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.199-220, 2024, 9782753596887</w:t>
+              <w:t xml:space="preserve">, pp.71-88, 2024, 9782753596887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705530v1</w:t>
+                <w:t xml:space="preserve">hal-04705507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sirènes échouées</w:t>
               </w:r>
@@ -1723,51 +1723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robitailli&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705530v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel McAuley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri&#243;na N&#237; Fhrighil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sirr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Caulfield" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0770-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04308778.2023.2194787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37389/abei.v20i2.3199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nhr.2018.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stephens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mikowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxalide-editions.com/produit/74/9782374090160/irish-fairy-tales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Shokouhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Carrassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Goff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24162/EI2017-7497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v2i2.1861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03642508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Robitailli&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie GUERM&#200;S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel McAuley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri&#243;na N&#237; Fhrighil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sirr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Caulfield" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0770-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04308778.2023.2194787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37389/abei.v20i2.3199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nhr.2018.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04198801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stephens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mikowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poir&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Molinari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxalide-editions.com/produit/74/9782374090160/irish-fairy-tales" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Shokouhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Carrassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Goff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24162/EI2017-7497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32803/rise.v2i2.1861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03642508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>