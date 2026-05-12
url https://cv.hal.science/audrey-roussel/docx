--- v1 (2026-03-28)
+++ v2 (2026-05-12)
@@ -85,108 +85,129 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0089-1352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bK0j-7kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Audrey ROUSSELDocteure en Archéologie Préhistorique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact personnel :</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">audreyroussel29@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.01.28.79.48979 chemin d’En Farsac 81500Lacougotte-Cadoul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact institutionnel :</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">audrey.roussel@cnrs.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes, Université Paul Valéry, route de Mende 34199 Montpellier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">THÈMES DE RECHERCHEMes recherches explorent les problématiques relatives aux stratégies de subsistance et à la mobilité des sociétés du Paléolithique moyen, en combinant des analyses archéozoologique, taphonomique et cémentochronologique. À travers cette approche, je m'efforce de mettre en lumière les modes de gestion des ressources et d'occupation du territoire des populations préhistoriques anciennes en Europe occidentale.Mots clefs : archéozoologie ; cémentochronologie ; taphonomie ; saisonnalité ; subsistance ; mobilité ; Paléolithique moyen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">CURSUS ACADÉMIQUESDoctorat en Préhistoire, 2017-2023. Spécialisation Archéozoologie, CEPAM (UMR7264), Université Côte d’Azur, Nice.Formation CNRS, 2015. École thématique « Carnivores : Evolution, Ecologie, Taphonomie, Archéologie », CNRS Toulouse, UMR 5608, Rimont.Master I et II Archéologie Préhistorique, 2014-2016. Spécialisation Archéozoologie, Université Aix-Marseille, LAMPEA (UMR 7269), Aix-en-Provence.Bachelor en Anthropologie (licences), 2010-2013. Ethnologie, Ethnolinguistique, Anthropologie Biologie et Archéologie, Université de Montréal, Montréal, Canada.Baccalauréat Scientifique, 2009. Spécialité Sciences et Vie de la Terre, Lycée Las Cases, Lavaur.</w:t>
@@ -297,655 +318,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting, Seasonality, and Site Functions during the Middle Palaeolithic: Cases of the Lazaret and Pié Lombard Sites (Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp.224-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1516t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neanderthal hunting grounds: The case of Teixoneres Cave (Spain) and Pié Lombard rockshelter (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ochando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.106007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2024.106007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t>
+                <w:t xml:space="preserve">Au temps des derniers acheuléens du sud-est de la France : Nouvelle synthèse sur les faunes de grands mammifères du Pléistocène moyen de la grotte du Lazaret (Nice, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+                <w:t xml:space="preserve">Sharada Channarayapatna Visweswara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Magniez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Roussel</w:t>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t>
+              <w:t xml:space="preserve">, 2022, 61, pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267118v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au temps des derniers acheuléens du sud-est de la France : Nouvelle synthèse sur les faunes de grands mammifères du Pléistocène moyen de la grotte du Lazaret (Nice, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les communautés de grands Mammifères (Herbivores, Carnivores) au Pléistocène en Provence et Ligurie. Première approche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61, pp.103-118</w:t>
+              <w:t xml:space="preserve">, 2022, 61, pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027510v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation néolithique aux pieds des Monts de Vaucluse, le site de La Boudine à Saumane-de-Vaucluse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -955,1644 +976,1644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to take seasonality analysis a step further? A combined zooarchaeological and geoarchaeological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Paléolithique moyen de l’arc Liguro-Provençal : Préhistoire des piémonts alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Rome Sapienza Universita di Roma, France</w:t>
+              <w:t xml:space="preserve">L’Animal et l’Homme, XVIe colloque sur les Alpes dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Valdôtaine de Préhistoire et d'Archéologie, Nov 2024, Aosta, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979558v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolithique moyen de l’arc Liguro-Provençal : Préhistoire des piémonts alpins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neanderthal subsistence strategies within their hunting grounds at Teixoneres Cave (Spain) and Pié Lombard rock shelter (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uzunidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ochando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Animal et l’Homme, XVIe colloque sur les Alpes dans l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Valdôtaine de Préhistoire et d'Archéologie, Nov 2024, Aosta, Italie</w:t>
+              <w:t xml:space="preserve">30th EAA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979587v1</w:t>
+                <w:t xml:space="preserve">hal-04752204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neanderthal subsistence strategies within their hunting grounds at Teixoneres Cave (Spain) and Pié Lombard rock shelter (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to take seasonality analysis a step further? A combined zooarchaeological and geoarchaeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Rome Sapienza Universita di Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752204v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro taphonomy of dental remains: the contribution of cementochronology to archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neanderthals hunting strategies and territories exploitation in southern France: Sites from the limestone plateau of the Grands Causses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roundtable : Taphonomy of teeth: between nature and culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TAPHEN : Taphonomy European Network, Sep 2023, Tautavel, France</w:t>
+              <w:t xml:space="preserve">29th EAA Annual Meeting in Belfast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979489v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neanderthals hunting strategies and territories exploitation in southern France: Sites from the limestone plateau of the Grands Causses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Micro taphonomy of dental remains: the contribution of cementochronology to archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EAA Annual Meeting in Belfast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast (Northern Ireland), France</w:t>
+              <w:t xml:space="preserve">Roundtable : Taphonomy of teeth: between nature and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TAPHEN : Taphonomy European Network, Sep 2023, Tautavel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979451v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au temps des derniers acheuléens du sud-est de la France. La grotte du Lazaret (Nice, France). Nouvelle synthèse sur la faune des grands mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers peuplements préhistoriques des Alpes-Maritimes, de Monaco et de Ligurie au sein de leurs paléoenvironnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henry de Lumley, Elena Rossoni-Notter, Feb 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cémentochronologie : Regarder le Paléolithique par la racine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hunting strategies and territories: Crossed views on the Neanderthals of the Liguro-Provençal Arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du CEPAM Master PPA / Equipe GReNES : Les dents comme archives du Passé. Quand l'Archéologue joue à la Petite Souris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audrey Roussel; Lionel Gourichon, Dec 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">XIX° CONGRES UISPP MEKNES SEPTEMBRE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BOUZOUGGAR Abdeljalil; BOUDAD Larbi; MASROUR Aissa; EL FALEH EL Mâti; ATKI Mustapha; BENBAQQAL Hicham; SEGAOUI Fatima, Sep 2021, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03479248v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03473224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the study of past populations: archeozoology and cementochronology in the Middle Palaeolithic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Saisons de chasse à la Grotte Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Virtual Conference for Women Archaeologists and Paleontologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">Journée de la Préhistoire de Malataverne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Malataverne; Association ArchéoMala, Sep 2021, Malataverne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03478969v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03479309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de chasse au grand gibier au Paléolithique moyen : l’apport de la cémentochronologie à l’étude des sites des Canalettes et du Lazaret (Sud de la France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cémentochronologie : Regarder le Paléolithique par la racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque Jeunes Chercheur.se.s Préhistoire, Paléoenvironnement, Archéosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Costa; Leïla Hoareau, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du CEPAM Master PPA / Equipe GReNES : Les dents comme archives du Passé. Quand l'Archéologue joue à la Petite Souris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audrey Roussel; Lionel Gourichon, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03479087v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03479248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisons de chasse à la Grotte Mandrin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New insights into the study of past populations: archeozoology and cementochronology in the Middle Palaeolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Préhistoire de Malataverne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Malataverne; Association ArchéoMala, Sep 2021, Malataverne, France</w:t>
+              <w:t xml:space="preserve">1st Virtual Conference for Women Archaeologists and Paleontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Bachellerie; Margot Louail; Emilie Berlioz; Ana Belén Galán López, Mar 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03479309v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting strategies and territories: Crossed views on the Neanderthals of the Liguro-Provençal Arc.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégies de chasse au grand gibier au Paléolithique moyen : l’apport de la cémentochronologie à l’étude des sites des Canalettes et du Lazaret (Sud de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX° CONGRES UISPP MEKNES SEPTEMBRE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BOUZOUGGAR Abdeljalil; BOUDAD Larbi; MASROUR Aissa; EL FALEH EL Mâti; ATKI Mustapha; BENBAQQAL Hicham; SEGAOUI Fatima, Sep 2021, Meknes, Morocco</w:t>
+              <w:t xml:space="preserve">2ème Colloque Jeunes Chercheur.se.s Préhistoire, Paléoenvironnement, Archéosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Costa; Leïla Hoareau, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03473224v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03479087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme, Gibier et Environnement au Paléolithique moyen : regards sur la gestion territoriale de l’espace semi-montagnard du Midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire Nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisa Nicoud, Marie Balasse, Emmanuel Desclaux, Isabelle Théry-Parisot, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03473178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de chasse et territoires au Paléolithique Moyen : entre mer et montagne (arc liguro-provençal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution de la biodiversité depuis plus d’un million d’années et rapports entre l’Homme et son environnement sur le littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02975099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large game hunting strategies in Middle Palaeolithic of Southern France: contribution of dental cementum analysis through the study of the Canalettes rockshelter and Lazaret cave sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EAA Annual Meeting « Beyond paradigms », sess. "Central Mediterranean prehistory at the EAA25 Turn: research advances and new directions", Bern, 4-7 Sept. 2019, vol. abstr. : 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de subsistance et mobilité au Paléolithique moyen dans le Midi de la France : résultats préliminaires de l’étude des restes dentaires d’ongulés de la grotte du Lazaret (Nice), Unité Archéologique 29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Valensi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMED, 9e Rencontres Archéozoologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de subsistances et systèmes de mobilité des sociétés du Paléolithique moyen dans le Midi de la France : l’apport de la cémentochronologie aux méthodes d’estimations de l’âge et de saisonnalité en Archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Valensi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque Jeunes Chercheur.se.s Préhistoire, Paléoenvironnement, Archéosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamin Audiard; Vanna Lisa Coli, Nov 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03479052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2602,137 +2623,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large game hunting strategies in Middle Palaeolithic of Southern France: contribution of dental cementum analysis through the study of the Canalettes rockshelter and Lazaret cave sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourichon Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2742,236 +2763,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments sur les ensembles fauniques des niveaux inférieurs (F à J)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mandrin. Des derniers néandertaliens au premiers hommes modernes en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artisanats et Territoires, pp.173-188, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03521378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme, gibier et environnement au Paléolithique moyen. Regards sur la gestion territoriale de l’espace semi-montagnard du Midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA – CEPAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire nouveaux marqueurs et approches intégrées.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Éditions APDCA, pp.87-204, 2021, Actes des 41e Rencontres internationales d’archéologie et d’histoire Nice Côte d’Azur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03473198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2981,947 +3002,825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval, toute une histoire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05295621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (7)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme). Fouille programmée triennale 2015-2017. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Auvergne Rhône-Alpes. 2017, pp.800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de La Boudine à Saumane-de-Vaucluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Helard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t>
+              <w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016082v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. rapport de synthèse 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC - SRA Auvergne Rhône Alpes. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Rhône−Alpes. 2016, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570959v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015-2017. rapport de synthèse 2016</w:t>
-[...120 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme), rapport de fouille programmée annuelle 2015. Premier rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +3930,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de subsistance et mobilité, au Paléolithique moyen, dans le Midi de la France : Approches archéozoologique et cémentochronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Côte d'Azur, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023COAZ2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4192,51 +4091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DE6DE9F"/>
+    <w:nsid w:val="3939B6BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4423,51 +4322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0089-1352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audreyroussel29@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.roussel@cnrs.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Guennouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023COAZ2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-roussel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0089-1352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bK0j-7kAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audreyroussel29@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audrey.roussel@cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1516t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ochando" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2024.106007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Guennouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourichon Lionel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Drouart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Belles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frouin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Brugal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04126109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023COAZ2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>