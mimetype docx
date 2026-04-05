--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1566,165 +1566,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du régionalisme à la régionalisation, le cas de la mise en valeur du lithium (Argentine, Bolivie, Chili)</w:t>
+                <w:t xml:space="preserve">Marges mondialisées et dynamiques de régionalisation : reconfigurations socio-spatiales autour des gisements lithinifères andins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.352-355</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114088v1</w:t>
+                <w:t xml:space="preserve">hal-03114123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marges mondialisées et dynamiques de régionalisation : reconfigurations socio-spatiales autour des gisements lithinifères andins</w:t>
+                <w:t xml:space="preserve">Du régionalisme à la régionalisation, le cas de la mise en valeur du lithium (Argentine, Bolivie, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.75-78</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.352-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114123v1</w:t>
+                <w:t xml:space="preserve">hal-03114088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher la mine en Amérique du Sud</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E7583DF"/>
+    <w:nsid w:val="DDA795E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-serandour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0713-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JQW-4338-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;randour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2025.2564564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ady" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danino-Perraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rey-Coquais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.188.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39996" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verhaeghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19410" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42894-5_25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serandour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-serandour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0713-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JQW-4338-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;randour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2025.2564564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ady" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danino-Perraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rey-Coquais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.188.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39996" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verhaeghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19410" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42894-5_25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serandour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>