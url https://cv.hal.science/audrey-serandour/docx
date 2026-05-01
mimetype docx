--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -324,209 +324,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing the intangible: Space, nuclear power and social sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La production politique des paysages nucléaires : le cas de la centrale de Wylfa (Pays de Galles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sérandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 115, pp.103611. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 101 (Numéro 2-3), pp.227-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2024.103611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ady⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637688v1</w:t>
+                <w:t xml:space="preserve">hal-05018408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production politique des paysages nucléaires : le cas de la centrale de Wylfa (Pays de Galles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placing the intangible: Space, nuclear power and social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Volume 101 (Numéro 2-3), pp.227-244. </w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.103611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13ady⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2024.103611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018408v1</w:t>
+                <w:t xml:space="preserve">hal-04637688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartes dans l’analyse politique de l’espace : de l’outil à l’objet de recherche</w:t>
               </w:r>
@@ -1566,165 +1566,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marges mondialisées et dynamiques de régionalisation : reconfigurations socio-spatiales autour des gisements lithinifères andins</w:t>
+                <w:t xml:space="preserve">Du régionalisme à la régionalisation, le cas de la mise en valeur du lithium (Argentine, Bolivie, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.75-78</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.352-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114123v1</w:t>
+                <w:t xml:space="preserve">hal-03114088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du régionalisme à la régionalisation, le cas de la mise en valeur du lithium (Argentine, Bolivie, Chili)</w:t>
+                <w:t xml:space="preserve">Marges mondialisées et dynamiques de régionalisation : reconfigurations socio-spatiales autour des gisements lithinifères andins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.352-355</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114088v1</w:t>
+                <w:t xml:space="preserve">hal-03114123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher la mine en Amérique du Sud</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDA795E7"/>
+    <w:nsid w:val="232209A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-serandour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0713-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JQW-4338-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;randour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2025.2564564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103611" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ady" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danino-Perraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rey-Coquais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.188.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39996" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verhaeghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19410" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42894-5_25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serandour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-serandour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0713-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JQW-4338-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;randour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2025.2564564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103611" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danino-Perraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rey-Coquais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.188.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39996" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verhaeghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19410" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42894-5_25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serandour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>