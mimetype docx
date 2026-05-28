--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -199,943 +199,1125 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumps and Bumps: Investigating the Sociotechnical Dimensions of Nuclear Emergency Zoning in the United Kingdom Through Geo-Legal Methodologies</w:t>
+                <w:t xml:space="preserve">Que fait la transition à la géographie politique des énergies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teva Meyer</w:t>
+                <w:t xml:space="preserve">Sophie Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295450.2025.2564564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/16506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529784v1</w:t>
+                <w:t xml:space="preserve">hal-05612160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production politique des paysages nucléaires : le cas de la centrale de Wylfa (Pays de Galles)</w:t>
+                <w:t xml:space="preserve">Pour une géographie politique des espaces fiscaux du nucléaire : une comparaison entre France et États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13ady⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1650b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018408v1</w:t>
+                <w:t xml:space="preserve">hal-05612186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing the intangible: Space, nuclear power and social sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lumps and Bumps: Investigating the Sociotechnical Dimensions of Nuclear Emergency Zoning in the United Kingdom Through Geo-Legal Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295450.2025.2564564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2024.103611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04637688v1</w:t>
+                <w:t xml:space="preserve">hal-05529784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes dans l’analyse politique de l’espace : de l’outil à l’objet de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hou</w:t>
+                <w:t xml:space="preserve">La production politique des paysages nucléaires : le cas de la centrale de Wylfa (Pays de Galles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sérandour</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 101 (Numéro 2-3), pp.227-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.9327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ady⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018414v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux miniers de la transition énergétique : l’exemple de la production du cuivre et du lithium au Chili</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Rey-Coquais</w:t>
+                <w:t xml:space="preserve">Placing the intangible: Space, nuclear power and social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/her.188.0153⟩</w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.103611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2024.103611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318428v1</w:t>
+                <w:t xml:space="preserve">hal-04637688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser la gestion du risque nucléaire au Royaume-Uni : une approche politique et géo-légale de la nucléarité de l’espace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cartes dans l’analyse politique de l’espace : de l’outil à l’objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39996⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.9327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318406v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Busca, Nathalie Lewis (dir.), 2019, Penser le gouvernement des ressources naturelles, Laval, Presses de l’Université Laval, 472 pages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verhaeghe</w:t>
+                <w:t xml:space="preserve">Enjeux miniers de la transition énergétique : l’exemple de la production du cuivre et du lithium au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Danino-Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Rey-Coquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19410⟩</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (188), pp.153-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.188.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318467v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « triangle du lithium » existe-t-il ? Géographie politique d’une régionalisation andine (Argentine, Bolivie, Chili)</w:t>
+                <w:t xml:space="preserve">Territorialiser la gestion du risque nucléaire au Royaume-Uni : une approche politique et géo-légale de la nucléarité de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.43717⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03000784v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les savoirs font ressource : constructions sociales et intégrations territoriales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didier Busca, Nathalie Lewis (dir.), 2019, Penser le gouvernement des ressources naturelles, Laval, Presses de l’Université Laval, 472 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01981474v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « triangle du lithium » existe-t-il ? Géographie politique d’une régionalisation andine (Argentine, Bolivie, Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sérandour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.43717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les savoirs font ressource : constructions sociales et intégrations territoriales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sérandour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ressource naturelle à la construction nationale : analyse géopolitique du projet d’exploitation du lithium du salar d’Uyuni, en Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (713), p. 56-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.713.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1145,206 +1327,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales of a Failed Energy Region Project? Politics of Scaling and Postnuclear Transition in the Upper Rhine Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation Processes in Europe and Beyond. Perspectives for Horizontal Geographies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.581-601, 2024, Regionale Geographien | Regional Geographies, 978-3-658-42893-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-658-42894-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lithium andin entre enjeux globaux et attentes locales chronique d'un malentendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Magrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baggioni V. (dir.); Burger C. (dir.); Cacciari J. (dir.); Mangold M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la transition énergétique. Un défi pour les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Renne, p.191-205, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03822057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1354,98 +1536,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1455,100 +1637,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;triangle du lithium&amp;quot; à l'heure globale : marges et intégrations territoriales (Argentine, Bolivie, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PA01H020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03264671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1558,263 +1740,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du régionalisme à la régionalisation, le cas de la mise en valeur du lithium (Argentine, Bolivie, Chili)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Marges mondialisées et dynamiques de régionalisation : reconfigurations socio-spatiales autour des gisements lithinifères andins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.352-355</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114088v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marges mondialisées et dynamiques de régionalisation : reconfigurations socio-spatiales autour des gisements lithinifères andins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Du régionalisme à la régionalisation, le cas de la mise en valeur du lithium (Argentine, Bolivie, Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.75-78</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.352-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114123v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approcher la mine en Amérique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sérandour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approcher la mine en Amérique du Sud, Séminaire du Thème 3 du laboratoire PRODIG et avec l'IHEAL, « Géographie politique des ressources »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1882,51 +2064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="232209A3"/>
+    <w:nsid w:val="B710C02B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-serandour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0713-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JQW-4338-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;randour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2025.2564564" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637688v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103611" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018414v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9327" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danino-Perraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rey-Coquais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.188.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39996" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verhaeghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19410" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637687v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42894-5_25" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serandour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-serandour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0713-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250398265" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JQW-4338-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;randour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/16506" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2025.2564564" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danino-Perraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rey-Coquais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.188.0153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verhaeghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43717" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42894-5_25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serandour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02018765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>