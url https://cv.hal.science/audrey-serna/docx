--- v0 (2026-04-02)
+++ v1 (2026-04-25)
@@ -961,235 +961,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learners' motivation and observable engaged behaviors in a gamified learning environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+                <w:t xml:space="preserve">Vers une ludification adaptative expressive des environnements numériques d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102670⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.153-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.28.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221038v1</w:t>
+                <w:t xml:space="preserve">hal-04372299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ludification adaptative expressive des environnements numériques d'apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Lavoué</w:t>
+                <w:t xml:space="preserve">Analyzing the relationships between learners' motivation and observable engaged behaviors in a gamified learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinjie Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (2), pp.153-176. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.102670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.28.2.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372299v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t>
               </w:r>
@@ -1814,818 +1814,818 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludi-ABC : concevoir des séquences pédagogiques ludifiées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Favoriser la Réflexivité dans les Environnements d'Apprentissage en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Midez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Meriaux</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Oliva-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2025 - Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier Education et Apprentissage</w:t>
+              <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167595v1</w:t>
+                <w:t xml:space="preserve">hal-05167798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des feedbacks immédiats sur les apprentissages en chimie dans un environnement de réalité virtuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludi-ABC : concevoir des séquences pédagogiques ludifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Oliva-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">Pascal Meriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.274-291</w:t>
+              <w:t xml:space="preserve">EIAH 2025 - Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier Education et Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273378v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+                <w:t xml:space="preserve">Impact des feedbacks immédiats sur les apprentissages en chimie dans un environnement de réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Midez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Oliva-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.274-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024563v1</w:t>
+                <w:t xml:space="preserve">hal-05273378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vanbervliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Immediate Feedback on Students' Learning in a Virtual Reality Environment for Chemical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Midez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Oliva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom. pp.337-351, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-03870-8_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la Réflexivité dans les Environnements d'Apprentissage en Réalité Virtuelle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167798v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2792,103 +2792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
@@ -3236,235 +3236,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace de conception pour explorer la continuité des affordances motivationnelles dans un contexte scolaire hybride.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la physicalisation de données motivationnelles dans l’acquisition de bons comportements liés au sommeil pour les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guttierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e conférence francophone sur l'Interaction Humain-Machine (IHM'20.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.6:1-6, </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.7:1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3451148.3458641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3451148.3458642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562164v1</w:t>
+                <w:t xml:space="preserve">hal-03562165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la physicalisation de données motivationnelles dans l’acquisition de bons comportements liés au sommeil pour les adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un espace de conception pour explorer la continuité des affordances motivationnelles dans un contexte scolaire hybride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e conférence francophone sur l'Interaction Humain-Machine (IHM'20.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.7:1-5, </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.6:1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3451148.3458642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3451148.3458641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562165v1</w:t>
+                <w:t xml:space="preserve">hal-03562164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ludification adaptative pour motiver les élèves : Résultats et recommandations pratiques.</w:t>
               </w:r>
@@ -3630,464 +3630,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
+                <w:t xml:space="preserve">Structural Gamification for Adaptation based on Learning Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Play</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EARLI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185647v1</w:t>
+                <w:t xml:space="preserve">hal-02147867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI Play</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.559-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3311350.3347167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474122v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive gamification in education: A literature review of current trends and developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185634v1</w:t>
+                <w:t xml:space="preserve">hal-03474122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Gamification for Adaptation based on Learning Analytics</w:t>
+                <w:t xml:space="preserve">Adaptive gamification in education: A literature review of current trends and developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.294-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147867v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
               </w:r>
@@ -4192,152 +4192,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538689v1</w:t>
+                <w:t xml:space="preserve">hal-01850462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,590 +4385,547 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.202-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t>
+                <w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t>
+              <w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577688v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lili Tong</w:t>
+                <w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493815v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850462v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lili Tong</w:t>
+                <w:t xml:space="preserve">De l’efficacité de visualisations indicielles ou symboliques pour la régulation d’activités collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.144-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363632v1</w:t>
+                <w:t xml:space="preserve">hal-01383911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,989 +4934,976 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Wayntal</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_12⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372051v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Supporting Caregivers to Monitor the Whereabouts of People with Dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nam Tung Ly</w:t>
+                <w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jörn Hurtienne</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordiCHI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.152-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338338v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Lighting in Dementia Care Facility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Towards Supporting Caregivers to Monitor the Whereabouts of People with Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Tung Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Tscharn</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jörn Hurtienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubicomp 2016. Workshop on Tangible Interaction with Light in the IoT, ACM, </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NordiCHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, goteborg, Sweden. pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341812v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smart Lighting in Dementia Care Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Tung Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tscharn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pressler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t>
+              <w:t xml:space="preserve">Ubicomp 2016. Workshop on Tangible Interaction with Light in the IoT, ACM, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.1636-1639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2968219.2968526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388000v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lili Tong</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387991v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’efficacité de visualisations indicielles ou symboliques pour la régulation d’activités collaboratives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.144-154, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383911v1</w:t>
+                <w:t xml:space="preserve">hal-01387991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Intelligent and Implicit Assistance for People with Dementia: Support for Orientation and Navigation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JEN.cards : un outil pour faciliter la conception collaborative de learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaccion, XVI International Conference on Human Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, vilanova, Spain. pp.31:1--31:4</w:t>
+              <w:t xml:space="preserve">Proceedings of the JEN workshop, EIAH conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193348v1</w:t>
+                <w:t xml:space="preserve">hal-02333676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Devices Territoriality to Manage Collaborative Activities in a Learning Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5961,546 +5935,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+                <w:t xml:space="preserve">Towards Intelligent and Implicit Assistance for People with Dementia: Support for Orientation and Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Tung Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Hurtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tscharn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t>
+              <w:t xml:space="preserve">Interaccion, XVI International Conference on Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, vilanova, Spain. pp.31:1--31:4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405931v1</w:t>
+                <w:t xml:space="preserve">hal-01193348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEN.cards : un outil pour faciliter la conception collaborative de learning games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the JEN workshop, EIAH conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333676v1</w:t>
+                <w:t xml:space="preserve">hal-01405931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rouillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
+                <w:t xml:space="preserve">Gilles Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t>
+              <w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dresden, Germany. pp.369-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301044v1</w:t>
+                <w:t xml:space="preserve">hal-01313181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game pour le décodage des situations sociales chez les adolescents Asperger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2014, 8ème congrès sur les aides techniques pour les personnes en situation de handicape, les technologies d’assistance : de la compensation à l’autonomie.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313172v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lili Tong</w:t>
+                <w:t xml:space="preserve">Serious game pour le décodage des situations sociales chez les adolescents Asperger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handicap 2014, 8ème congrès sur les aides techniques pour les personnes en situation de handicape, les technologies d’assistance : de la compensation à l’autonomie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.132-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313181v1</w:t>
+                <w:t xml:space="preserve">hal-01313172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How would a smart radio for people with dementia do? A case study.</w:t>
               </w:r>
@@ -6525,64 +6525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Hurtienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAate 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Coventry, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6995,369 +6995,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessing Plasticity Design Choices Can Improve UI Quality: A Case Study</w:t>
+                <w:t xml:space="preserve">Recommandations ergonomiques pour la conception de systèmes d'assistance cognitive dans les habitats intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
+                <w:t xml:space="preserve">Helene Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Scapin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2010 - Proceeding of the second ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1822018.1822024⟩</w:t>
+              <w:t xml:space="preserve">ERGO'IA 2010 : 12ème Conférence Internationale Ergonomie et Informatique Avancée : Innovation, Interactions, Qualité de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.3 - 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868650.1868652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953316v1</w:t>
+                <w:t xml:space="preserve">hal-01309287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser &amp;quot;Plasticité&amp;quot; peut améliorer la Qualité des Interfaces Homme-Machine : une étude de cas</w:t>
+                <w:t xml:space="preserve">How Assessing Plasticity Design Choices Can Improve UI Quality: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IA '10 Proceedings of the Ergonomie et Informatique Avancee Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EICS 2010 - Proceeding of the second ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Berlin, Germany. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1822018.1822024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1868650.1868663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00953324v1</w:t>
+                <w:t xml:space="preserve">hal-00953316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations ergonomiques pour la conception de systèmes d'assistance cognitive dans les habitats intelligents</w:t>
+                <w:t xml:space="preserve">Penser &amp;quot;Plasticité&amp;quot; peut améliorer la Qualité des Interfaces Homme-Machine : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Pigot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2010 : 12ème Conférence Internationale Ergonomie et Informatique Avancée : Innovation, Interactions, Qualité de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.3 - 10, </w:t>
+              <w:t xml:space="preserve">Ergo'IA '10 Proceedings of the Ergonomie et Informatique Avancee Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.77-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1868650.1868652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1868650.1868663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309287v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité des IHM en action : un exemple de téléprocédure plastique</w:t>
               </w:r>
@@ -7369,51 +7369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">proc. IHM'09, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grenoble, France. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7589,204 +7589,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the physicalization of motivational data in the acquisition of good sleep behaviors for adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A design space for the exploration of motivational affordances continuity in hybrid learning environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème conférence internationale francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218789v1</w:t>
+                <w:t xml:space="preserve">hal-03223402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design space for the exploration of motivational affordances continuity in hybrid learning environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the physicalization of motivational data in the acquisition of good sleep behaviors for adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guttierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème conférence internationale francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223402v1</w:t>
+                <w:t xml:space="preserve">hal-03218789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7830,51 +7830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7929,51 +7929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité des IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8015,90 +8015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning Advanced User Interfaces for E-Government Applications: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pontico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8153,51 +8153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport: a Fertile Ground for the Plasticity of User Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,51 +8265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports : un terrain fertile pour la plasticité des Interfaces Homme-Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,51 +9193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-024-00450-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-007-9032-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW5VS8KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Midez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Diet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva-Torres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011046400003182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagael Pereira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458641" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guttierrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458642" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52237-7_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_22" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tung Ly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Hurtienne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tscharn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pressler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Huber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2968219.2968526" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868663" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bauchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868652" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Hern&#225;ndez-Leo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Verbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Vanden Abeele" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452435v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-024-00450-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102670" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-007-9032-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW5VS8KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Midez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Diet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011046400003182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guttierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458642" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagael Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458641" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52237-7_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_22" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tung Ly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Hurtienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tscharn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pressler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Huber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2968219.2968526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bauchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868652" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953316v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868663" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Hern&#225;ndez-Leo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Verbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Vanden Abeele" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452435v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>