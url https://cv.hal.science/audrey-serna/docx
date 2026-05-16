--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -472,278 +472,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does adaptive gamification impact different types of student motivation over time?</w:t>
+                <w:t xml:space="preserve">Challenges and Opportunities for Multi-Device Management in Classrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Serna</w:t>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hallifax</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10494820.2023.2248220⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (6), pp.1073-0516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191005v1</w:t>
+                <w:t xml:space="preserve">hal-03740825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Opportunities for Multi-Device Management in Classrooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does adaptive gamification impact different types of student motivation over time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lachand</w:t>
+                <w:t xml:space="preserve">S. Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
+                <w:t xml:space="preserve">J.-C. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (6), pp.1073-0516. </w:t>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.6043-6062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3519025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2023.2248220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740825v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Effects of Tailored Gamification on Learners' Engagement over Time in a Learning Environment</w:t>
               </w:r>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Game Elements on Learner Motivation: Influence of Initial Motivation and Player Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -961,235 +961,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ludification adaptative expressive des environnements numériques d'apprentissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Lavoué</w:t>
+                <w:t xml:space="preserve">Analyzing the relationships between learners' motivation and observable engaged behaviors in a gamified learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinjie Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.28.2.3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.102670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372299v1</w:t>
+                <w:t xml:space="preserve">hal-03221038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learners' motivation and observable engaged behaviors in a gamified learning environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+                <w:t xml:space="preserve">Vers une ludification adaptative expressive des environnements numériques d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.102670. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.153-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2021.102670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.28.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221038v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visual Programming Tool to Design Mixed and Virtual Reality Interactions</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,1345 +1814,1345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la Réflexivité dans les Environnements d'Apprentissage en Réalité Virtuelle</w:t>
+                <w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Midez</w:t>
+                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Diet</w:t>
+                <w:t xml:space="preserve">Léo Vanbervliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Oliva-Torres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.380-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167798v1</w:t>
+                <w:t xml:space="preserve">hal-05024563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludi-ABC : concevoir des séquences pédagogiques ludifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Meriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2025 - Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier Education et Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des feedbacks immédiats sur les apprentissages en chimie dans un environnement de réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Midez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Oliva-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France. pp.274-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciole: The Design Story of a Serious Game for Learning English Created for (and with) Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013285900003932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05024563v1</w:t>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Immediate Feedback on Students' Learning in a Virtual Reality Environment for Chemical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Midez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Oliva Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom. pp.337-351, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-03870-8_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser la Réflexivité dans les Environnements d'Apprentissage en Réalité Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Midez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Oliva-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIAH 2025 - 12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain / Atelier GT Apprentissage et Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+                <w:t xml:space="preserve">hal-05167798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542522v1</w:t>
+                <w:t xml:space="preserve">hal-04542704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+                <w:t xml:space="preserve">Large scale experimentation of a serious game targeting oral comprehension in English as a second language for 6–8 year-olds: some lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">CALICO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957127v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Experience Design Method for an Elementary School EFL Serious Game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+                <w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bölz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALICO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pittsburgh (PA), United States</w:t>
+              <w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542704v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and Privacy-Aware Persuasive Strategies to Promote Healthy Eating Habits: Position Paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+                <w:t xml:space="preserve">Présence et incarnation dans les jeux sérieux : Une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Basille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP 2023 - 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3563359.3596987⟩</w:t>
+              <w:t xml:space="preserve">IHM '23: 34th International Francophone Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, TROYES, France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583961.3583982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142017v1</w:t>
+                <w:t xml:space="preserve">hal-04014993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence et incarnation dans les jeux sérieux : Une revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Lavoué</w:t>
+                <w:t xml:space="preserve">Adaptive and Privacy-Aware Persuasive Strategies to Promote Healthy Eating Habits: Position Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbasset Omiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '23: 34th International Francophone Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, TROYES, France. pp.1-12, </w:t>
+              <w:t xml:space="preserve">UMAP 2023 - 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.129-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583961.3583982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3563359.3596987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014993v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Viewpoint on Social Presence and Collaborative Processes in a Collaborative Serious Game</w:t>
               </w:r>
@@ -3236,317 +3236,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la physicalisation de données motivationnelles dans l’acquisition de bons comportements liés au sommeil pour les adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guttierrez</w:t>
+                <w:t xml:space="preserve">La ludification adaptative pour motiver les élèves : Résultats et recommandations pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e conférence francophone sur l'Interaction Humain-Machine (IHM'20.21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562165v1</w:t>
+                <w:t xml:space="preserve">hal-03474082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace de conception pour explorer la continuité des affordances motivationnelles dans un contexte scolaire hybride.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la physicalisation de données motivationnelles dans l’acquisition de bons comportements liés au sommeil pour les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guttierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e conférence francophone sur l'Interaction Humain-Machine (IHM'20.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.6:1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3451148.3458641⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.7:1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3451148.3458642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562164v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ludification adaptative pour motiver les élèves : Résultats et recommandations pratiques.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un espace de conception pour explorer la continuité des affordances motivationnelles dans un contexte scolaire hybride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anagael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32e conférence francophone sur l'Interaction Humain-Machine (IHM'20.21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.6:1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3451148.3458641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474082v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To tailor or not to tailor gamification? An analysis of the impact of tailored game elements on learners’ behaviours and motivation</w:t>
               </w:r>
@@ -3630,464 +3630,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Gamification for Adaptation based on Learning Analytics</w:t>
+                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI Play</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.559-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3311350.3347167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147867v1</w:t>
+                <w:t xml:space="preserve">hal-02185647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors to Consider for Tailored Gamification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Play</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3311350.3347167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02185647v1</w:t>
+                <w:t xml:space="preserve">hal-03474122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+                <w:t xml:space="preserve">Adaptive gamification in education: A literature review of current trends and developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.294-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474122v1</w:t>
+                <w:t xml:space="preserve">hal-02185634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive gamification in education: A literature review of current trends and developments</w:t>
+                <w:t xml:space="preserve">Structural Gamification for Adaptation based on Learning Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hallifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EARLI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02185634v1</w:t>
+                <w:t xml:space="preserve">hal-02147867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
               </w:r>
@@ -4192,285 +4192,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
+                <w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Sauret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lili Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850462v1</w:t>
+                <w:t xml:space="preserve">hal-01493815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal vs. Vertical: How the Orientation of a Large Interactive Surface Impacts Collaboration in Multi-Surface Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.202-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, développement et évaluation de jeux sérieux immersifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4499,73 +4482,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier EduIHM, conférence IHM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIREDGE : un outil communautaire pour l’implémentation d’interactions immersives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4594,1913 +4577,1930 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Decision-making Activities in Multi-Surface Learning Environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">REARTH un exemple de Jeu Épistémique Numérique De la conception à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Computer Supported Education (CSEDU 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.70-81</w:t>
+              <w:t xml:space="preserve">Colloque Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493815v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’efficacité de visualisations indicielles ou symboliques pour la régulation d’activités collaboratives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lachand</w:t>
+                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piau-Toffolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iza Marfisi-Schottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004115⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.484 - 489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383911v1</w:t>
+                <w:t xml:space="preserve">hal-01383214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Play Management System for Play-Based Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Oubahssi</w:t>
+                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_47⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.318-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383214v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's Not How You Stand, It's How You Move: F-­formations and Collaboration Dynamics in a Mobile Learning Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lili Tong</w:t>
+                <w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 18th International Conference on Human-Computer Interaction with Mobile Devices and Services (MobileHCI '16). ACM, New York, NY, USA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2935334.2935343⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.152-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363632v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-device Territoriality to Support Collaborative Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">Towards Supporting Caregivers to Monitor the Whereabouts of People with Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Tung Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Wayntal</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Hurtienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NordiCHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, goteborg, Sweden. pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372051v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Supporting Caregivers to Monitor the Whereabouts of People with Dementia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Smart Lighting in Dementia Care Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Tung Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tscharn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pressler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordiCHI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ubicomp 2016. Workshop on Tangible Interaction with Light in the IoT, ACM, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.1636-1639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2968219.2968526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338338v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Lighting in Dementia Care Facility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubicomp 2016. Workshop on Tangible Interaction with Light in the IoT, ACM, </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2968219.2968526⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341812v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersion and Persistence: Improving Learners’ Engagement in Authentic Learning Situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning, EC-TEL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.410-415, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388000v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-formations and Collaboration Dynamics Study for Designing Mobile Collocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’efficacité de visualisations indicielles ou symboliques pour la régulation d’activités collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lachand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Human-Computer Interaction with Mobile Devices and Services Adjunct (MobileHCI 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.1138-1141, </w:t>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.144-154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2957265.2962656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387991v1</w:t>
+                <w:t xml:space="preserve">hal-01383911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEN.cards : un outil pour faciliter la conception collaborative de learning games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Devices Territoriality to Manage Collaborative Activities in a Learning Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wayntal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the JEN workshop, EIAH conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">9th European Conference on Games-Based Learning (ECGBL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.570--578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333676v1</w:t>
+                <w:t xml:space="preserve">hal-01575884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Devices Territoriality to Manage Collaborative Activities in a Learning Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Wayntal</w:t>
+                <w:t xml:space="preserve">Towards Intelligent and Implicit Assistance for People with Dementia: Support for Orientation and Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Tung Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Hurtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tscharn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Games-Based Learning (ECGBL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Steinkjer, Norway. pp.570--578</w:t>
+              <w:t xml:space="preserve">Interaccion, XVI International Conference on Human Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, vilanova, Spain. pp.31:1--31:4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575884v1</w:t>
+                <w:t xml:space="preserve">hal-01193348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Intelligent and Implicit Assistance for People with Dementia: Support for Orientation and Navigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaccion, XVI International Conference on Human Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, vilanova, Spain. pp.31:1--31:4</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193348v1</w:t>
+                <w:t xml:space="preserve">hal-01405931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et caractérisation des jeux épistémiques numériques pervasifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JEN.cards : un outil pour faciliter la conception collaborative de learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.41-52</w:t>
+              <w:t xml:space="preserve">Proceedings of the JEN workshop, EIAH conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405931v1</w:t>
+                <w:t xml:space="preserve">hal-02333676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lili Tong</w:t>
+                <w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brochet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand T. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t>
+              <w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp.194-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07485-6_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313181v1</w:t>
+                <w:t xml:space="preserve">hal-01301044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Prototyping for Mobile Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Rouillard</w:t>
+                <w:t xml:space="preserve">Serious game pour le décodage des situations sociales chez les adolescents Asperger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference, LCT 2014, Held as Part of HCI International 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handicap 2014, 8ème congrès sur les aides techniques pour les personnes en situation de handicape, les technologies d’assistance : de la compensation à l’autonomie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.132-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301044v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game pour le décodage des situations sociales chez les adolescents Asperger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
+                <w:t xml:space="preserve">Interactive Surface Composition Based on Arduino in Multi-Display Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2014, 8ème congrès sur les aides techniques pour les personnes en situation de handicape, les technologies d’assistance : de la compensation à l’autonomie.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the Ninth ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Dresden, Germany. pp.369-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2669485.2669548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313172v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How would a smart radio for people with dementia do? A case study.</w:t>
               </w:r>
@@ -6525,64 +6525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörn Hurtienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAate 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Coventry, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de littérature sur l’évaluation de l’usage de dispositifs mobiles et tactiles ludo-éducatifs pour les jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,369 +6995,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations ergonomiques pour la conception de systèmes d'assistance cognitive dans les habitats intelligents</w:t>
+                <w:t xml:space="preserve">How Assessing Plasticity Design Choices Can Improve UI Quality: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Pigot</w:t>
+                <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bauchet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERGO'IA 2010 : 12ème Conférence Internationale Ergonomie et Informatique Avancée : Innovation, Interactions, Qualité de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1868650.1868652⟩</w:t>
+              <w:t xml:space="preserve">EICS 2010 - Proceeding of the second ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Berlin, Germany. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1822018.1822024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309287v1</w:t>
+                <w:t xml:space="preserve">hal-00953316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessing Plasticity Design Choices Can Improve UI Quality: A Case Study</w:t>
+                <w:t xml:space="preserve">Penser &amp;quot;Plasticité&amp;quot; peut améliorer la Qualité des Interfaces Homme-Machine : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2010 - Proceeding of the second ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1822018.1822024⟩</w:t>
+              <w:t xml:space="preserve">Ergo'IA '10 Proceedings of the Ergonomie et Informatique Avancee Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.77-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868650.1868663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953316v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser &amp;quot;Plasticité&amp;quot; peut améliorer la Qualité des Interfaces Homme-Machine : une étude de cas</w:t>
+                <w:t xml:space="preserve">Recommandations ergonomiques pour la conception de systèmes d'assistance cognitive dans les habitats intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Scapin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IA '10 Proceedings of the Ergonomie et Informatique Avancee Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.77-84, </w:t>
+              <w:t xml:space="preserve">ERGO'IA 2010 : 12ème Conférence Internationale Ergonomie et Informatique Avancée : Innovation, Interactions, Qualité de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.3 - 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1868650.1868663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1868650.1868652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953324v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plasticité des IHM en action : un exemple de téléprocédure plastique</w:t>
               </w:r>
@@ -7369,51 +7369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">proc. IHM'09, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grenoble, France. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7589,204 +7589,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design space for the exploration of motivational affordances continuity in hybrid learning environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the physicalization of motivational data in the acquisition of good sleep behaviors for adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guttierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème conférence internationale francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223402v1</w:t>
+                <w:t xml:space="preserve">hal-03218789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the physicalization of motivational data in the acquisition of good sleep behaviors for adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A design space for the exploration of motivational affordances continuity in hybrid learning environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème conférence internationale francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218789v1</w:t>
+                <w:t xml:space="preserve">hal-03223402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7804,77 +7804,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand Lego des données et des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Chalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7929,51 +7929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité des IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,346 +8009,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning Advanced User Interfaces for E-Government Applications: A Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Transport: a Fertile Ground for the Plasticity of User Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Saïd Assar, Imed Boughzala, Isabelle Boydens. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practical Studies in E-Government: Best Practices from Around the World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human-Computer Interactions in Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.343-368, 2011, ISTE, 9781848212794</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758011v1</w:t>
+                <w:t xml:space="preserve">hal-00757999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport: a Fertile Ground for the Plasticity of User Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Envisioning Advanced User Interfaces for E-Government Applications: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christophe Kolski. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pontico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïd Assar, Imed Boughzala, Isabelle Boydens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interactions in Transport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Practical Studies in E-Government: Best Practices from Around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer New York, pp.205-228, 2011, 978-1-4419-7532-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7533-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757999v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports : un terrain fertile pour la plasticité des Interfaces Homme-Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Calvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Kolski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction homme-machine dans les transports - information voyageur, personnalisation et assistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Lavoisier Publications, Paris, pp.287-312, 2010</w:t>
@@ -8422,51 +8422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing stakeholders values and preferences regarding algorithmic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9193,51 +9193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-024-00450-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102670" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-007-9032-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW5VS8KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Midez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Diet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011046400003182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562165v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guttierrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458642" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagael Pereira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458641" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52237-7_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_22" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338338v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tung Ly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Hurtienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tscharn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pressler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Huber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2968219.2968526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bauchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868652" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953316v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868663" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Hern&#225;ndez-Leo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Verbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Vanden Abeele" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452435v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Basille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lavou&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-024-00450-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281030v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3332261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjie Ju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2021.102670" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iza Marfisi-Schottman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnoosh Vahdat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJIET.2013.V3.290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-007-9032-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CW5VS8KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vanbervliet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013285900003932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Midez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Diet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva-Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Oliva Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583982" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011046400003182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guttierrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458642" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anagael Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458641" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52237-7_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3311350.3347167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_22" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597913v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sauret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin-Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Oubahssi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piau-Toffolon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383214v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_47" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2935334.2935343" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wayntal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Tung Ly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Hurtienne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tscharn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pressler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Huber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2968219.2968526" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957265.2962656" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004115" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand T. David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07485-6_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brochet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2669485.2669548" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.73" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647046v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21619-0_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1822018.1822024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868663" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bauchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868652" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757999v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontico" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7533-1_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Nahon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davinia Hern&#225;ndez-Leo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Verbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vero Vanden Abeele" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452435v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928304v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>