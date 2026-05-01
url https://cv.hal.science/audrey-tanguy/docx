--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -1530,274 +1530,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01502162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on plastic yield in amorphous solids with open structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mantisi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Tanguy</w:t>
+                <w:t xml:space="preserve">Jonathan Villot Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hausler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.033001⟩</w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394099v1</w:t>
+                <w:t xml:space="preserve">emse-01350725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Impact of pressure on plastic yield in amorphous solids with open structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mantisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Villot Villot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Hausler</w:t>
+                <w:t xml:space="preserve">A. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.33001 - 33001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.033001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01350725v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2051,528 +2051,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérationnalisation des principes low-tech appliqués à des filières de gestion des déchets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
+                <w:t xml:space="preserve">Opportunités, verrous et leviers pour l’émergence de filières agro-alimentaires territorialisées - Etude pour la valorisation des filières blé, farine, pain locales sur Saint-Etienne Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ruivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Assises Territoriales de la transition agro-écologique et de l'alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04690768v1</w:t>
+                <w:t xml:space="preserve">hal-04820057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités, verrous et leviers pour l’émergence de filières agro-alimentaires territorialisées - Etude pour la valorisation des filières blé, farine, pain locales sur Saint-Etienne Métropole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain J. Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Territoriales de la transition agro-écologique et de l'alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820057v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04690762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérationnalisation des principes low-tech appliqués à des filières de gestion des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04690762v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04690768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Charpenay</w:t>
+                <w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04060463v1</w:t>
+                <w:t xml:space="preserve">emse-04218318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04218318v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional assessment of regional symbiosis deployment : Influence of the regional context</w:t>
               </w:r>
@@ -2647,286 +2647,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04217057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Travail et Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03663954v1</w:t>
+                <w:t xml:space="preserve">emse-03678206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et environnementale, économie circulaire : des solutions pour l’industrie manufacturière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOFab ! Manufacturing du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03845072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Travail et Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03678206v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03663954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices environnementaux des vitrages thermochromes à base de VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : analyse du cycle de vie de l'échelle du laboratoire à l'échelle industrielle</w:t>
               </w:r>
@@ -3273,243 +3273,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03467716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les drivers socio-spatiaux des synergies énergétiques dans les projets d'écologie industrielle et territoriale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Delamare</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hausler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition énergétique et résilience des territoires. Planifier, construire, expérimenter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint-Brieux, France</w:t>
+              <w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02545883v1</w:t>
+                <w:t xml:space="preserve">emse-01631057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste as a resource: a territorial approach for a multilevel management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les drivers socio-spatiaux des synergies énergétiques dans les projets d'écologie industrielle et territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Hausler</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Energy Resources Management Summit (EES-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Transition énergétique et résilience des territoires. Planifier, construire, expérimenter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Brieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01631057v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection, transport and recovery of waste: a spatial explicit approach for the case of Montreal (Canada)</w:t>
               </w:r>
@@ -5275,327 +5275,327 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04569777v1</w:t>
+                <w:t xml:space="preserve">hal-04577212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577212v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04569777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t>
+                <w:t xml:space="preserve">Quelles sont les émissions de GES de la filière déchets ? Présentation des enjeux et des différents outils d’analyse environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04282720v1</w:t>
+                <w:t xml:space="preserve">hal-04155037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les émissions de GES de la filière déchets ? Présentation des enjeux et des différents outils d’analyse environnementale</w:t>
+                <w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155037v1</w:t>
+                <w:t xml:space="preserve">emse-04282720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches low-tech en France - Enjeux et principes clés</w:t>
               </w:r>
@@ -5637,216 +5637,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04051845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t>
+                <w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03965860v1</w:t>
+                <w:t xml:space="preserve">emse-03714125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t>
+                <w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03714125v1</w:t>
+                <w:t xml:space="preserve">emse-03965860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de transitions : économie circulaire et low-tech</w:t>
               </w:r>
@@ -6063,51 +6063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Taufiq Fauzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavoie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sirvent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Athanassiadis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4JDN5Q4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ruivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delamare" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quelle-place-pour-la-low-tech-dans-un-monde-en-transition/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04190479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37060-1_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEM016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04051845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Taufiq Fauzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavoie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sirvent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Athanassiadis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4JDN5Q4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ruivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delamare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quelle-place-pour-la-low-tech-dans-un-monde-en-transition/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04190479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37060-1_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEM016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04051845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>