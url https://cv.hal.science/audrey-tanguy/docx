--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -973,278 +973,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03467733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outsourcing of urban metabolisms and its consequences: A multiscale energy flow analysis of a French port-city</w:t>
+                <w:t xml:space="preserve">Characterising the development trends driving sustainable neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+                <w:t xml:space="preserve">Charles Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Athanassiadis</w:t>
+                <w:t xml:space="preserve">Pierre Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.104951. </w:t>
+              <w:t xml:space="preserve">Buildings and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.164-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/bc.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916847v1</w:t>
+                <w:t xml:space="preserve">hal-03467817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the development trends driving sustainable neighborhoods</w:t>
+                <w:t xml:space="preserve">Outsourcing of urban metabolisms and its consequences: A multiscale energy flow analysis of a French port-city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Breton</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Amor</w:t>
+                <w:t xml:space="preserve">Aristide Athanassiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings and Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (1), pp.164-181. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.104951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/bc.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467817v1</w:t>
+                <w:t xml:space="preserve">hal-02916847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic relationships between cities and hinterland: a political-industrial ecology of energy metabolism of Saint-Nazaire metropolitan and port area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,274 +1530,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01502162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of pressure on plastic yield in amorphous solids with open structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Villot Villot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Hausler</w:t>
+                <w:t xml:space="preserve">E. Mantisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.33001 - 33001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.033001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01350725v1</w:t>
+                <w:t xml:space="preserve">hal-01394099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on plastic yield in amorphous solids with open structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Barthel</w:t>
+                <w:t xml:space="preserve">A spatial analysis of hierarchical waste transport structures under growing demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tanguy</w:t>
+                <w:t xml:space="preserve">Jonathan Villot Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hausler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.33001 - 33001. </w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.033001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734242X16658544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394099v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01350725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2051,528 +2051,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités, verrous et leviers pour l’émergence de filières agro-alimentaires territorialisées - Etude pour la valorisation des filières blé, farine, pain locales sur Saint-Etienne Métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Ruivet</w:t>
+                <w:t xml:space="preserve">Opérationnalisation des principes low-tech appliqués à des filières de gestion des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Territoriales de la transition agro-écologique et de l'alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820057v1</w:t>
+                <w:t xml:space="preserve">emse-04690768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunités, verrous et leviers pour l’émergence de filières agro-alimentaires territorialisées - Etude pour la valorisation des filières blé, farine, pain locales sur Saint-Etienne Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ruivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Assises Territoriales de la transition agro-écologique et de l'alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04690762v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérationnalisation des principes low-tech appliqués à des filières de gestion des déchets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles dynamiques de compétitions dans les filières de valorisation des déchets ? Regard croisé sur trois gisements : biodéchets, terres excavées et déchets plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain J. Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Montpellier Management, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04690768v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04690762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Charpenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04218318v1</w:t>
+                <w:t xml:space="preserve">emse-04060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle Assessment of a Machine Learning Algorithm: A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Charpenay</w:t>
+                <w:t xml:space="preserve">How to teach industrial ecology with a serious game ? An application to a waste management case in an island context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenDays2023@Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04060463v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04218318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional assessment of regional symbiosis deployment : Influence of the regional context</w:t>
               </w:r>
@@ -2647,286 +2647,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04217057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thi Kim LE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Travail et Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03678206v1</w:t>
+                <w:t xml:space="preserve">emse-03663954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et environnementale, économie circulaire : des solutions pour l’industrie manufacturière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOFab ! Manufacturing du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03845072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European innovation policies towards resource-constrained innovations In favour of circular economy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception et profils des acteurs socio-économiques impliqués dans les low-tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2022- Research and innovation policies in Europe: evolution, scope and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reseau de Recherche sur l'Innovation (RRI); Collège de l'Europe, May 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Travail et Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03663954v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03678206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices environnementaux des vitrages thermochromes à base de VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; : analyse du cycle de vie de l'échelle du laboratoire à l'échelle industrielle</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les drivers socio-spatiaux des synergies énergétiques dans les projets d'écologie industrielle et territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,327 +5275,327 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577212v1</w:t>
+                <w:t xml:space="preserve">emse-04569777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offres de formations en évaluation environnementale et économie circulaire à Mines Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">emse-04569777v1</w:t>
+                <w:t xml:space="preserve">hal-04577212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les émissions de GES de la filière déchets ? Présentation des enjeux et des différents outils d’analyse environnementale</w:t>
+                <w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155037v1</w:t>
+                <w:t xml:space="preserve">emse-04282720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie d’une filière de recyclage du polyester en accessoire de sport</w:t>
+                <w:t xml:space="preserve">Quelles sont les émissions de GES de la filière déchets ? Présentation des enjeux et des différents outils d’analyse environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04282720v1</w:t>
+                <w:t xml:space="preserve">hal-04155037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches low-tech en France - Enjeux et principes clés</w:t>
               </w:r>
@@ -5637,216 +5637,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04051845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t>
+                <w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03714125v1</w:t>
+                <w:t xml:space="preserve">emse-03965860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier un projet d’écologie industrielle territoriale : jeu de rôle TAMO LAVIVA</w:t>
+                <w:t xml:space="preserve">Résultats du PRC 20.2 : Exploration du concept de low-tech et développement d’une méthode d’évaluation des démarches low-tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03965860v1</w:t>
+                <w:t xml:space="preserve">emse-03714125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de transitions : économie circulaire et low-tech</w:t>
               </w:r>
@@ -6063,51 +6063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Taufiq Fauzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavoie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sirvent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Athanassiadis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4JDN5Q4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ruivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delamare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quelle-place-pour-la-low-tech-dans-un-monde-en-transition/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04190479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37060-1_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEM016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04051845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04956863v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Barrau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10010028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15487733.2023.2170143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Taufiq Fauzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavoie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.131666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03906556v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sirvent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202101547" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/bc.22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Athanassiadis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0176" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-D4JDN5Q4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01502162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hausler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGKJ487T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mantisi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.033001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01350725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot Villot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X16658544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Couffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ruivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04690762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04060463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Charpenay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04218318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03663954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Kim LE" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03845072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03678206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03224937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03206172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01631057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delamare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01377597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01142836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Al-Maalouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04636555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Domingo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Pochat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quelle-place-pour-la-low-tech-dans-un-monde-en-transition/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04100219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04190479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37060-1_3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264266v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03264304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEM016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fievez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04282720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04051845v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03965860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>