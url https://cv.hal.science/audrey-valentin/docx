--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -793,73 +793,85 @@
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92, pp.18-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of He Ion Implanted Layers on Single-Crystal Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -868,318 +880,318 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary de Feudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 215 (22), pp.1800264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201800264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of thick and heavily boron-doped (113)-oriented CVD diamond films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.61-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effect on time-of-flight measurements performed on a CVD diamond single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1188,1189 +1200,1189 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212 (11), pp.2636-2640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.201532205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4 physics processes for microdosimetry simulation: Very low energy electromagnetic models for electrons in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 288, pp.66-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4 physics processes for microdosimetry simulation: Very low energy electromagnetic models for protons and heavy ions in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287, pp.124-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Simulation of Ion Track Structures Using New Geant4 Models—Impact on the Modeling of Advanced Technologies Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (6), pp.2697-2703. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2220783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge shape effect on vibrational modes in graphene nanoribbons: A numerical study</w:t>
+                <w:t xml:space="preserve">Physical Simulation of Silicon-Nanocrystal-Based Single-Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Saint-Martin</w:t>
+                <w:t xml:space="preserve">Vincent Talbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chassat</w:t>
+                <w:t xml:space="preserve">Sylvie Galdin-Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dollfus</w:t>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (6), pp.064516. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (10), pp.3286-3293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3552293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2011.2161611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440047v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Simulation of Silicon-Nanocrystal-Based Single-Electron Transistors</w:t>
+                <w:t xml:space="preserve">Edge shape effect on vibrational modes in graphene nanoribbons: A numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Talbo</w:t>
+                <w:t xml:space="preserve">F. Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Galdin-Retailleau</w:t>
+                <w:t xml:space="preserve">J. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+                <w:t xml:space="preserve">C. Chassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2011.2161611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (6), pp.064516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3552293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440056v1</w:t>
+                <w:t xml:space="preserve">hal-03440047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon effect on single-electron transport in two-dot semiconductor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galdin-Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (4), pp.044501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3186035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the orientation effects on bandgap in graphene nanoribbons in the presence of edge disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Querlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Apertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (4), pp.042108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2838354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of phonon modes in silicon nanocrystals using the adiabatic bond charge model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galdin-Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (14), pp.145213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/20/14/145213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon dispersion in silicon nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Galdin-Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.012048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2380,172 +2392,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de croissance pour l'élargissement de substrats de diamant CVD fortement dopé au bore orienté (113)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mesples-Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of single-crystal diamond CVD growth on etch pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divine Regina Kamkoum-Djouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2574,100 +2586,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Diamond and Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, Aug 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the growth parameters for increasing functional area of (113)-oriented thick boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mesples-Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,448 +2711,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th French-Japanese Workshop on diamond power devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot N2+-He+ co-implantation for NV doped layer creation near diamond surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midrel Wilfried Ngandeu Ngambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials 2024 (ICDCM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot ion implantation for creating dense NV ensemble near the diamond surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midrel Wilfried Ngandeu Ngambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of shallow negatively charged nitrogen vacancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midrel Wilfried Ngandeu Ngambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulation of monocrystalline diamond growth on microstructured substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3149,288 +3161,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcene Mehmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien J Bénédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDCM 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphitic layers formed on single crystal diamond for ohmic contact optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary de Feudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese workshop on diamond power devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effect on Time-of-Flight measurements performed on CVD diamond monocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,272 +3461,272 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Transport in a Two-Dot Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galdin-Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 13th International Workshop on Computational Electronics (IWCE 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Beijing, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCE.2009.5091148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron/phonon interaction in silicon quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. See</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galdin-Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 9th International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Udine, Italy. pp.57-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULIS.2008.4527140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3724,51 +3736,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulation of CVD diamond growth: from the experimental conditions to the crystal morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3777,146 +3789,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divine Regina Kamkoum-Djouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benedic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the growth parameters for improving top-surface area of (113)-oriented thick boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mesples-Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Axxel Castillo Arvizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,73 +3947,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D kinetic Monte-Carlo simulation of diamond growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4010,119 +4022,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Monte-Carlo simulation of diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4164,73 +4176,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Bulk Defects in Diamond ( SBDD ) XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of He ion implanted layers on single-crystal diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4239,347 +4251,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary de Feudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Bulk Defects in Diamond ( SBDD ) XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of boron doped CVD diamond on a (113) orientation for power electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Bulk Defects in Diamond (SBDD ) XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities in high-quality CVD diamond crystals evaluated by time-offlight measurements: experimental and simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Mille</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Bulk Defects in Diamond ( SBDD ) XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,114 +4601,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet tunnel à un électron dans les dispositifs à nanocristaux semiconducteurs : effet tunnel à un électron assisté par phonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Paris Sud - Paris XI, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00350414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4764,51 +4776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B945F76F"/>
+    <w:nsid w:val="D6330DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4912,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E6FE114"/>
+    <w:nsid w:val="8C8140F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5060,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8598590C"/>
+    <w:nsid w:val="7B9C2718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5297,51 +5309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesples-Carr&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banaigs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Regina Kamkoum-Djouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400382" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Farhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.12.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tardieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic William" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800264" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. William" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZH6FJQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BCC25E089C320D0FD72C7A3BAD6FA9ACEF75D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Sauvestre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.07.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T07NQ39G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.06.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1QC8D1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2220783" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzamuto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galdin-Retailleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2161611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Querlioz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Apertet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838354" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann S&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galdin-Retailleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollfus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mesples-Carrere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Issaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midrel Wilfried Ngandeu Ngambou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Mehmel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galdin-Retailleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2009.5091148" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. See" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2008.4527140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Axxel Castillo Arvizu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tallaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L William" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Pinault-Thaury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gicquel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesples-Carr&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banaigs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111659" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valentin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Regina Kamkoum-Djouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400382" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Farhat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2022.108865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Feudis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.12.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4PHZ9GS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic William" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800264" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. William" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZH6FJQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532205" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62BCC25E089C320D0FD72C7A3BAD6FA9ACEF75D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Sauvestre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.07.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T07NQ39G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.06.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1QC8D1C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2220783" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galdin-Retailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2161611" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzamuto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chassat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Querlioz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Apertet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann S&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/14/145213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Galdin-Retailleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dollfus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mesples-Carrere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Issaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midrel Wilfried Ngandeu Ngambou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Mehmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien J B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440075v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galdin-Retailleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCE.2009.5091148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03440071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. See" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2008.4527140" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Axxel Castillo Arvizu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tallaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L William" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Pinault-Thaury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03578219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gicquel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>