--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4776,51 +4776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6330DB3"/>
+    <w:nsid w:val="918E27D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4924,51 +4924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C8140F4"/>
+    <w:nsid w:val="61837D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B9C2718"/>
+    <w:nsid w:val="0E68254C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>