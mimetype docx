--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -900,255 +900,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regulation of public data : the difficult case of the health sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening chapter. Analyzing the impact of digital transformations on public policies: a necessity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.35-72, 2023</w:t>
+              <w:t xml:space="preserve">, ISTE; WILEY, 2023, 9781786307941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04185711v1</w:t>
+                <w:t xml:space="preserve">hal-04693376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening chapter. Analyzing the impact of digital transformations on public policies: a necessity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The regulation of public data : the difficult case of the health sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; WILEY, 2023, 9781786307941</w:t>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.35-72, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693376v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04185711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1395,221 +1395,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01969642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973266v1</w:t>
+                <w:t xml:space="preserve">hal-01935134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aust</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Castel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935134v1</w:t>
+                <w:t xml:space="preserve">hal-01973266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle contesté des pathologistes dans la médecine de précision</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0760C20D"/>
+    <w:nsid w:val="A47D0C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-vezian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0237-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-vezian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0237-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>