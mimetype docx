--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -465,183 +465,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche d’une politique biomédicale en France : chronique d’une réforme inaboutie en cancérologie</w:t>
+                <w:t xml:space="preserve">L'action mitigée des Cancéropôles : les raisons de l'abandon d'une politique biomédicale ambitieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56 (2), pp.204-224. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (8-9), pp.803 - 808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.3731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143008020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524041v1</w:t>
+                <w:t xml:space="preserve">hal-01522787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action mitigée des Cancéropôles : les raisons de l'abandon d'une politique biomédicale ambitieuse</w:t>
+                <w:t xml:space="preserve">À la recherche d’une politique biomédicale en France : chronique d’une réforme inaboutie en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (8-9), pp.803 - 808. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.204-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143008020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.3731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522787v1</w:t>
+                <w:t xml:space="preserve">hal-01524041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1283,406 +1283,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-16, 2019, 9782810907267</w:t>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01969642v1</w:t>
+                <w:t xml:space="preserve">hal-01935134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aust</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Castel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935134v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle contesté des pathologistes dans la médecine de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.99-117, 2019, 978-2-8109-0726-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973266v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle contesté des pathologistes dans la médecine de précision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.99-117, 2019, 978-2-8109-0726-7</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2019, 9782810907267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935150v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01969642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement de la biomédecine par l’organisation : le cas de la cancérologie française</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47D0C6A"/>
+    <w:nsid w:val="C7D10550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-vezian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0237-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3731" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-vezian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0237-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>