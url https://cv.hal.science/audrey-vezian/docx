--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -900,255 +900,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening chapter. Analyzing the impact of digital transformations on public policies: a necessity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The regulation of public data : the difficult case of the health sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; WILEY, 2023, 9781786307941</w:t>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.35-72, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693376v1</w:t>
+                <w:t xml:space="preserve">halshs-04185711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regulation of public data : the difficult case of the health sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening chapter. Analyzing the impact of digital transformations on public policies: a necessity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.35-72, 2023</w:t>
+              <w:t xml:space="preserve">, ISTE; WILEY, 2023, 9781786307941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04185711v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1283,221 +1283,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aust</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Castel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935134v1</w:t>
+                <w:t xml:space="preserve">hal-01973266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structurer la recherche française en cancérologie : heurs et malheurs d’un projet réformateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castel, Patrick; Juven, Pierre-André; Vézian, Audrey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de lutte contre le cancer en France : regards sur les pratiques et les innovations médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'EHESP, pp.199-208, 2019, Recherche Santé Social, 9782810907267</w:t>
+              <w:t xml:space="preserve">, Presses de l'EHESP, pp.19-37, 2019, 9782810907267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973266v1</w:t>
+                <w:t xml:space="preserve">hal-01935134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle contesté des pathologistes dans la médecine de précision</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7D10550"/>
+    <w:nsid w:val="962C83E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-vezian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0237-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-vezian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0237-1414" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175198764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14636778.2020.1861543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.3731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01973266v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-de-lutte-contre-cancer-france/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/resume.php?ID_ARTICLE=DEC_NORB_2018_01_0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>