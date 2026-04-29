--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive bibliometric analysis of research on health and environmental impacts of particle emissions from wood combustion in residential heating</w:t>
+                <w:t xml:space="preserve">Optimizing activated carbon production from chontaduro seeds via physical activation with steam for ibuprofen removal: A factorial design and multi-attribute utility theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Khedari</w:t>
+                <w:t xml:space="preserve">L Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olli Sippula</w:t>
+                <w:t xml:space="preserve">M Rodriguez Susa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasi Jalava</w:t>
+                <w:t xml:space="preserve">J Plazas-Tuttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (30), pp.17897-17915. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.107020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36736-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363295v1</w:t>
+                <w:t xml:space="preserve">hal-05086786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing activated carbon production from chontaduro seeds via physical activation with steam for ibuprofen removal: A factorial design and multi-attribute utility theory approach</w:t>
+                <w:t xml:space="preserve">A comprehensive bibliometric analysis of research on health and environmental impacts of particle emissions from wood combustion in residential heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Angel</w:t>
+                <w:t xml:space="preserve">Marie Khedari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rodriguez Susa</w:t>
+                <w:t xml:space="preserve">Olli Sippula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Plazas-Tuttle</w:t>
+                <w:t xml:space="preserve">Pasi Jalava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70, pp.107020. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (30), pp.17897-17915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36736-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086786v1</w:t>
+                <w:t xml:space="preserve">hal-05363295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam reforming of main tar compounds over industrial gasification char</w:t>
               </w:r>
@@ -1802,115 +1802,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Andrès</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Production of High Added-Value Products from the Pyrolysis and Steam Pyro-Gasification of Five Biomass-Based Building Insulation Materials at End-of-Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1942,262 +1942,262 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-022-01989-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous acid catalyst preparation from olive pomace and its use for olive pomace oil esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ayadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 165, pp.1 - 13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2020.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the saturation level on the electrochemical regeneration of activated carbon in a single sequential reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Olvera-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2206,92 +2206,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163, pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis chars and physically activated carbons prepared from buckwheat husks for catalytic purification of syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2310,936 +2310,936 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.105435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.105435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667285v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700193v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable conversion of agriculture wastes into activated carbons: energy balance and arsenic removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (3), pp.353-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2016.1193225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïdou N. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,670 +3248,670 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1), pp.8-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5539/ijc.v8n1p8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen products and reaction pathway of nitrogen compounds during the pyrolysis of various organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.222-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of biomass in a semi-industrial scale reactor: Study of the fuel-nitrogen oxidation during combustion of volatiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the experimental parameters on the number of free electrons in the drift region of a wire-cylinder electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mura</w:t>
+                <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Debono</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Paviet</w:t>
+                <w:t xml:space="preserve">Alain Bernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (4), pp.815 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2013.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391545v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the experimental parameters on the number of free electrons in the drift region of a wire-cylinder electrostatic precipitator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis of biomass in a semi-industrial scale reactor: Study of the fuel-nitrogen oxidation during combustion of volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gonze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernis</w:t>
+                <w:t xml:space="preserve">F. Paviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.187 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2013.02.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391530v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of particles from syngas at high-temperatures with an electrostatic precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.181 - 190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Model of Current-Voltage Curve for the Wire-Cylinder Electrostatic Precipitators in Negative Voltage in the Presence of Nonpolar Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gonze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (8), pp.2031 - 2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2010.2052373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3921,484 +3921,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of millet and buckwheat husks chars and activated carbons in H2S removal from biogas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Filtech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951656v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility study of small anaerobic co-digestion at urban district level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Jean Romain Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filtech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951647v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of small anaerobic co-digestion at urban district level</w:t>
+                <w:t xml:space="preserve">Valorization of millet and buckwheat husks chars and activated carbons in H2S removal from biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Lefloc’h</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951673v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
+                <w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379399v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of agriculture wastes into sustainable activated carbons and energy</w:t>
               </w:r>
@@ -4499,204 +4495,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.S. Goh</w:t>
+                <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379408v1</w:t>
+                <w:t xml:space="preserve">hal-01379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4715,301 +4715,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of thermochemical and biochemical approaches to produce energy vectors from buckwheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5019,154 +5019,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad M Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad M Diémé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
+                <w:t xml:space="preserve">Saïdou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gérente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Perspectives on Chemical Sciences Vol. 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Book Publisher International, pp.73-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5176,91 +5176,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass/residues converted into valuable by-products by an environmental friendly route: applications in water and gas purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,65 +5272,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5398,51 +5398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0AAF84"/>
+    <w:nsid w:val="0E4311EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5629,51 +5629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-villot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7962-1963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150133537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Khedari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sippula" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Jalava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36736-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Susa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plazas-Tuttle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelaal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Patuzzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baratieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Benedetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.041" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105435" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Diop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1193225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N. Diop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v8n1p8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paviet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.09.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20GW093-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gonthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.02.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3T3QSPB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.04.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gonze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Bautista" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dieme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Diawara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136397v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Diop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rente" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379421v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-villot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7962-1963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150133537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Susa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plazas-Tuttle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Khedari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sippula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Jalava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36736-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelaal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Patuzzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baratieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Benedetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Diop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1193225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N. Diop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v8n1p8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gonthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3T3QSPB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paviet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.09.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20GW093-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.04.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gonze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052373" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Bautista" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dieme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Diawara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Diop" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rente" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>