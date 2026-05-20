--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,1013 +1,1067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Audrey Villot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audrey VILLOT, Professeur à IMT Atlantique au Département Systemes Energie et Environnement-UMR GEPEA 6144</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">audrey-villot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7962-1963</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">150133537</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bH4ifY0AAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En adoptant une vision systémique du secteur de la valorisation de la biomasse, associée à une connaissance approfondie des mécanismes de réaction et/ou des interactions gaz/solides, mes travaux de recherche contribuent au développement de deux axes de recherche. Le premier axe porte sur la conversion de la biomasse résiduelle brute ou déjà traitée en matériaux carbonés à valeur ajoutée (char, biochar, charbon actif, etc.) et/ou en vecteurs énergétiques. Le second concerne l'étude des procédés de purification des gaz chauds (syngas) et des fumées dans l'objectif, soit de permettre leur utilisation via des procédés de conversion énergétique (chaudières, moteurs, turbines, etc.) pour les premiers, soit de réduire les impacts environnementaux et sanitaires des émissions générées pour les seconds. Ces deux domaines sont étroitement liés par la mise en œuvre ou le développement de méthodes d'échantillonnage et de caractérisation, ainsi que par des études d'impact environnemental utilisant des outils tels que l'analyse du cycle de vie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mots-clés : Caractérisation de la biomasse, biochar, valorisation des ressources, étude des transferts et des réactions en catalyse hétérogène, caractérisation des gaz, traitement et purification des gaz, filtration des gaz à haute température, gazéification, pyrolyse, valorisation des déchets et de la biomasse, production de charbons actifs</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing activated carbon production from chontaduro seeds via physical activation with steam for ibuprofen removal: A factorial design and multi-attribute utility theory approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxidative potential of fine particle emissions of a residential wood-fired boiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Khedari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Joulanda Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olli Sippula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasi Jalava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (4), pp.515 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ea00177c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086786v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive bibliometric analysis of research on health and environmental impacts of particle emissions from wood combustion in residential heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Khedari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olli Sippula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasi Jalava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (30), pp.17897-17915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-36736-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam reforming of main tar compounds over industrial gasification char</w:t>
+                <w:t xml:space="preserve">Optimizing activated carbon production from chontaduro seeds via physical activation with steam for ibuprofen removal: A factorial design and multi-attribute utility theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Abdelaal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Patuzzi</w:t>
+                <w:t xml:space="preserve">M Rodriguez Susa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Baratieri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Plazas-Tuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133986⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.107020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086769v1</w:t>
+                <w:t xml:space="preserve">hal-05086786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Development for Studying the Chemical Composition of Exhaust Particle Emissions: Application to a Passenger Vessel Operating on Marine Gas Oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steam reforming of main tar compounds over industrial gasification char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abdelaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Mahi</w:t>
+                <w:t xml:space="preserve">Francesco Patuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Marco Baratieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Sagot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos16020126⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.133986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075163v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Engine Load Monitoring Approach for Quantifying Yearly Methane Slip Emissions from an LNG-Powered RoPax Vessel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Methodological Development for Studying the Chemical Composition of Exhaust Particle Emissions: Application to a Passenger Vessel Operating on Marine Gas Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse13071379⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316685v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-enviro-economic analysis of second-generation bioethanol at plant-scale by different pre-treatments of biomass from palm oil waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Engine Load Monitoring Approach for Quantifying Yearly Methane Slip Emissions from an LNG-Powered RoPax Vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Widodo Wahyu Purwanto</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13071379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590784v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on bio-oil recovery from biobased building insulation materials and its upgrading</w:t>
               </w:r>
@@ -1019,1704 +1073,1700 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayik Abdillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3001 (1), pp.020001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0185966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of pyrolysis char from residual biomass in accordance with the principles of the circular economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Techno-enviro-economic analysis of second-generation bioethanol at plant-scale by different pre-treatments of biomass from palm oil waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasbi Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widodo Wahyu Purwanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125837⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611628v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous and Particulate matter emissions from the combustion of biomass-based insulation materials at end-of-life in a small-scale biomass heating boiler</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recovery of pyrolysis char from residual biomass in accordance with the principles of the circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 338, pp.127182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.127182⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 331, pp.125837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594483v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution onto a raw and steam-activated biochar derived from recycled textiles insulation panels at end-of-life: Kinetic, isotherm and fixed-bed experiments</w:t>
+                <w:t xml:space="preserve">Gaseous and Particulate matter emissions from the combustion of biomass-based insulation materials at end-of-life in a small-scale biomass heating boiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103830⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 338, pp.127182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.127182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808489v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Pathways for the Valorization of Biomass Gasification Char: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abdelaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Patuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (10), pp.4175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16104175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam reforming of tar using biomass gasification char in a Pilot-scale gasifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abdelaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Piazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Patuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 351, pp.128898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of biomass-based insulation materials in buildings: Current status in France, end-of-life projections and energy recovery potentials</w:t>
+                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution onto a raw and steam-activated biochar derived from recycled textiles insulation panels at end-of-life: Kinetic, isotherm and fixed-bed experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.103830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470528v1</w:t>
+                <w:t xml:space="preserve">hal-04808489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Production of High Added-Value Products from the Pyrolysis and Steam Pyro-Gasification of Five Biomass-Based Building Insulation Materials at End-of-Life</w:t>
+                <w:t xml:space="preserve">Sustainability of biomass-based insulation materials in buildings: Current status in France, end-of-life projections and energy recovery potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-01989-2⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886265v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous acid catalyst preparation from olive pomace and its use for olive pomace oil esterification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Towards the Production of High Added-Value Products from the Pyrolysis and Steam Pyro-Gasification of Five Biomass-Based Building Insulation Materials at End-of-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 165, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-01989-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493694v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the saturation level on the electrochemical regeneration of activated carbon in a single sequential reactor</w:t>
+                <w:t xml:space="preserve">Heterogeneous acid catalyst preparation from olive pomace and its use for olive pomace oil esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Garcia-Rodriguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Olvera-Vargas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.02.041⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550884v1</w:t>
+                <w:t xml:space="preserve">hal-03493694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis chars and physically activated carbons prepared from buckwheat husks for catalytic purification of syngas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of the saturation level on the electrochemical regeneration of activated carbon in a single sequential reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Olvera-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.265-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.105435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02550889v1</w:t>
+                <w:t xml:space="preserve">hal-02550884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis chars and physically activated carbons prepared from buckwheat husks for catalytic purification of syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.105435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2019.105435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977738v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700193v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2761,1157 +2811,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867484v1</w:t>
+                <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391562v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable conversion of agriculture wastes into activated carbons: energy balance and arsenic removal from water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. N. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1193225⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345983v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Sustainable conversion of agriculture wastes into activated carbons: energy balance and arsenic removal from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/ijc.v8n1p8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (3), pp.353-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1193225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345982v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen products and reaction pathway of nitrogen compounds during the pyrolysis of various organic wastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad M. Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïdou N. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ijc.v8n1p8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201700v1</w:t>
+                <w:t xml:space="preserve">hal-01345982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the experimental parameters on the number of free electrons in the drift region of a wire-cylinder electrostatic precipitator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nitrogen products and reaction pathway of nitrogen compounds during the pyrolysis of various organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (4), pp.815 - 822. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.222-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01391530v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of biomass in a semi-industrial scale reactor: Study of the fuel-nitrogen oxidation during combustion of volatiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mura</w:t>
+                <w:t xml:space="preserve">O. Debono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.187 - 194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of particles from syngas at high-temperatures with an electrostatic precipitator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of the experimental parameters on the number of free electrons in the drift region of a wire-cylinder electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.04.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (4), pp.815 - 822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779461v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Separation of particles from syngas at high-temperatures with an electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.181 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical Model of Current-Voltage Curve for the Wire-Cylinder Electrostatic Precipitators in Negative Voltage in the Presence of Nonpolar Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (8), pp.2031 - 2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2010.2052373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3921,1095 +4105,1095 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valorization of millet and buckwheat husks chars and activated carbons in H2S removal from biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filtech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951647v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of small anaerobic co-digestion at urban district level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous removal of soot and Nox from biomass fumes over functionalized sintered filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Lefloc’h</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Filtech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951673v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of millet and buckwheat husks chars and activated carbons in H2S removal from biogas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feasibility study of small anaerobic co-digestion at urban district level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefloc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951656v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379408v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of agriculture wastes into sustainable activated carbons and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. K. Diawara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biomass valorization by means of thermo-chemical conversion processes: pyrolysis and surface activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Carbon for Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379399v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of thermochemical and biochemical approaches to produce energy vectors from buckwheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5019,154 +5203,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on Sustainable Conversion of Agriculture and Food Waste into Activated Carbons Devoted to Fluoride Removal from Drinking Water in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad M Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïdou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gérente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Perspectives on Chemical Sciences Vol. 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Book Publisher International, pp.73-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5176,161 +5360,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass/residues converted into valuable by-products by an environmental friendly route: applications in water and gas purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5398,51 +5582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E4311EC"/>
+    <w:nsid w:val="24C2F6C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5629,51 +5813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-villot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7962-1963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150133537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Susa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plazas-Tuttle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Khedari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sippula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Jalava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36736-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelaal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Patuzzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baratieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Benedetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104175" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piazzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.041" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Diop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1193225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N. Diop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v8n1p8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gonthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3T3QSPB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paviet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.09.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20GW093-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.04.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gonze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052373" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Bautista" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dieme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Diawara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136397v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Diop" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rente" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audrey-villot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7962-1963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150133537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bH4ifY0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Khedari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulanda Taha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sippula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Jalava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00177c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36736-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Susa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plazas-Tuttle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdelaal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Patuzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baratieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05075163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sagot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16020126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Defossez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125837" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Benedetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Piazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128898" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Olvera-Vargas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2019.105435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M. Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Diop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1193225" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01345982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou N. Diop" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijc.v8n1p8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debono" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paviet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.09.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20GW093-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gonthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2013.02.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3T3QSPB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.04.028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391525v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gonze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2052373" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guyon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Bautista" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefloc&#8217;h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Dieme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Diawara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Goh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsayed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136397v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad M Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire G&#233;rente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379421v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>