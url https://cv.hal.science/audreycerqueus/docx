--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -313,265 +313,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering cost and convertibility during the design of reconfigurable manufacturing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications of artificial intelligence in industry 4.0 and smart manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dmitry Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimtchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109735⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.110509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221605v1</w:t>
+                <w:t xml:space="preserve">hal-05023931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of artificial intelligence in industry 4.0 and smart manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering cost and convertibility during the design of reconfigurable manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 149, pp.110509. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.109735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2025.109735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023931v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of AI in assembly line design and worker and equipment management: review and future directions</w:t>
               </w:r>
@@ -655,235 +655,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the scalability of reconfigurable manufacturing systems at the design phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RMS balancing and planning under uncertain demand and energy cost considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2164374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261, pp.108873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.108873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971200v1</w:t>
+                <w:t xml:space="preserve">emse-04079872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMS balancing and planning under uncertain demand and energy cost considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the scalability of reconfigurable manufacturing systems at the design phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 261, pp.108873. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (23), pp.8080-8093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2023.108873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2164374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04079872v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive, Structural and Multiplicative Transformations for the Construction of Quasi-Cyclic LDPC matrices</w:t>
               </w:r>
@@ -1277,51 +1277,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1406,1311 +1406,1228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Assembly Line Design: a bi-objective model for minimizing costs and energy consumption</w:t>
+                <w:t xml:space="preserve">Planification robuste de la production pour un système de production reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
+                <w:t xml:space="preserve">Nazanin Foroozesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serena Finco</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025: 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026 : 27ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314116v1</w:t>
+                <w:t xml:space="preserve">hal-05560784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and configuration planning of reconfigurable manufacturing systems in a stochastic demand environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Arbi</w:t>
+                <w:t xml:space="preserve">A Bi-objective Online Vehicle Routing Problem with Multi-types of Occasional Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khakim Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Congress of the Society of Automatics, Industrial Engineering and Production (SAGIP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">EURO Working Group on Vehicle Routing and Logistics Optimization | VeRoLog 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075790v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Optimization Framework for Sustainable Assembly Line Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Collaborative Assembly Line Design: a bi-objective model for minimizing costs and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Finco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2025: 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1904-1909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453326v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic programming for the design and configuration planning of reconfigurable assembly lines under demand uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Design and configuration planning of reconfigurable manufacturing systems in a stochastic demand environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd International Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">3rd Congress of the Society of Automatics, Industrial Engineering and Production (SAGIP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335875v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-objective Online Vehicle Routing Problem with Multi-types of Occasional Drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sanchez</w:t>
+                <w:t xml:space="preserve">A Hierarchical Optimization Framework for Sustainable Assembly Line Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Working Group on Vehicle Routing and Logistics Optimization | VeRoLog 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369380v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Delivery Patterns in a Two-Echelon Distribution Problem with Load Balancing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Stochastic programming for the design and configuration planning of reconfigurable assembly lines under demand uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mike Hewitt</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odysseus 2024: 9th international workshop on freight transportation and logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t>
+              <w:t xml:space="preserve">52nd International Conference on Computers &amp; Industrial Engineering (CIE52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782109v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective approach to design a scalable reconfigurable assembly line in an uncertain environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Arbi</w:t>
+                <w:t xml:space="preserve">Multi-objective sustainable crowdshipping with different types of occasional drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khakim Habibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Multiple Criteria Decision Making (MCDM2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599793v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hyper-volume based metric for scalable design of reconfigurable manufacturing systems with multiple objectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Arbi</w:t>
+                <w:t xml:space="preserve">Extending the life cycle of production system at the design phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Congress of the Society of Automatics, Industrial Engineering and Production (SAGIP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeubanne, France</w:t>
+              <w:t xml:space="preserve">The 23rd International Working Seminar on Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Feb 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531398v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mathematical Model Integrating Line Balancing, Equipment Selection, and Workforce Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Bi-objective based scalable balancing of a reconfigurable assembly line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE 2024: IEEE 20th International Conference on Automation Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782720v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective Sustainable Crowdshipping with Multi Types of Occasional Drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sanchez</w:t>
+                <w:t xml:space="preserve">An integrated model for sustainable assembly line design: a focus on resource circularity and workforce efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2024: 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782210v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner des plans de livraison dans un problème de distribution à deux échelons avec équilibrage de charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du cycle de vie d'un système manufacturier reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,4028 +2642,4098 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective sustainable crowdshipping with multitypes of occasional drivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Khakim Habibi</w:t>
+                <w:t xml:space="preserve">A multi-objective approach to design a scalable reconfigurable assembly line in an uncertain environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">27th International Conference on Multiple Criteria Decision Making (MCDM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369352v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing of the Convertibility of Reconfigurable Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
+                <w:t xml:space="preserve">A hyper-volume based metric for scalable design of reconfigurable manufacturing systems with multiple objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2024: 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Congress of the Society of Automatics, Industrial Engineering and Production (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeubanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782225v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective optimization for reconfigurable assembly line design under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Arbi</w:t>
+                <w:t xml:space="preserve">Bi-objective Sustainable Crowdshipping with Multi Types of Occasional Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khakim Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optimization, Analytics, and Decisions in the Big Data Era, in honor of the 70th birthday of Professor Panos M. Pardalos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INCOM 2024: 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.498-503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925787v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A literature review of optimization problems focused on scalability aspects for manufacturing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwar Arbi</w:t>
+                <w:t xml:space="preserve">A Mathematical Model Integrating Line Balancing, Equipment Selection, and Workforce Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASE 2024: IEEE 20th International Conference on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1383-1388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451795v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated model for sustainable assembly line design: a focus on resource circularity and workforce efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Selecting Delivery Patterns in a Two-Echelon Distribution Problem with Load Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Baussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Hewitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Odysseus 2024: 9th international workshop on freight transportation and logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782289v1</w:t>
+                <w:t xml:space="preserve">hal-04782109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective sustainable crowdshipping with different types of occasional drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Bi-objective sustainable crowdshipping with multitypes of occasional drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khakim Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khakim Habibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782281v1</w:t>
+                <w:t xml:space="preserve">hal-05369352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective based scalable balancing of a reconfigurable assembly line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bi-objective optimization for reconfigurable assembly line design under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Operational Research (EURO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Conference on Optimization, Analytics, and Decisions in the Big Data Era, in honor of the 70th birthday of Professor Panos M. Pardalos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631246v1</w:t>
+                <w:t xml:space="preserve">hal-04925787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the life cycle of production system at the design phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimizing of the Convertibility of Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Chaikovskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Working Seminar on Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INCOM 2024: 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.91-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925781v1</w:t>
+                <w:t xml:space="preserve">hal-04782225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactical planning of a multi-period capacitated two-echelon distribution network with delivery patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Medina</w:t>
+                <w:t xml:space="preserve">A literature review of optimization problems focused on scalability aspects for manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146187v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated annealing for a bi-objective-based scalable balancing of a reconfigurable assembly line under uncertainty and limited resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
+                <w:t xml:space="preserve">Tactical planning of a multi-period capacitated two-echelon distribution network with delivery patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Baussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Conference on Computers &amp; Industrial Engineering (CIE50)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sharjah, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199608v1</w:t>
+                <w:t xml:space="preserve">hal-04146187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-constrained balancing of assembly lines to optimize their productivity and robustness in a reconfigurable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Process Time Uncertainty in Mixed-Model Assembly Lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Thevenin</w:t>
+                <w:t xml:space="preserve">Simulated annealing for a bi-objective-based scalable balancing of a reconfigurable assembly line under uncertainty and limited resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 POMS international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">50th International Conference on Computers &amp; Industrial Engineering (CIE50)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sharjah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420218v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and planning of configurations in RMS to minimize the energy cost facing uncertain demand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
+                <w:t xml:space="preserve">Managing Process Time Uncertainty in Mixed-Model Assembly Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Elyasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Lamy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Working Seminar on Production Economics 2022 (IWSPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, online, Innsbruck, Austria. 14p</w:t>
+              <w:t xml:space="preserve">2023 POMS international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03593575v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward scalability evaluation of multi-model lines</w:t>
+                <w:t xml:space="preserve">Design and planning of configurations in RMS to minimize the energy cost facing uncertain demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Working Seminar on Production Economics 2022 (IWSPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, online, Innsbruck, Austria. 14p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03853762v1</w:t>
+                <w:t xml:space="preserve">emse-03593575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Reconfigurable Manufacturing Systems to minimize energy cost: a two-phase algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+                <w:t xml:space="preserve">Toward scalability evaluation of multi-model lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Budapest, France. pp.379-384, </w:t>
+              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France. p.1663-1668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03483484v1</w:t>
+                <w:t xml:space="preserve">emse-03853762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une heuristique en deux phases pour un problème d'équilibrage et de planification minimisant le coût énergétique d'un système reconfigurable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bi-objective branch-and-bound for the assembly balancing line integrating fatigue and recovery of the operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 22ème conférence ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03516979v1</w:t>
+                <w:t xml:space="preserve">emse-03517246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-objective Based Measure for the Scalability of Reconfigurable Manufacturing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une heuristique en deux phases pour un problème d'équilibrage et de planification minimisant le coût énergétique d'un système reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le 22ème conférence ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03360785v1</w:t>
+                <w:t xml:space="preserve">emse-03516979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Model for a Semi-automated Retail Order Picking System under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawssen Souiden</w:t>
+                <w:t xml:space="preserve">Using Reconfigurable Manufacturing Systems to minimize energy cost: a two-phase algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lucien Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_72⟩</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing INCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Budapest, France. pp.379-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03350310v1</w:t>
+                <w:t xml:space="preserve">emse-03483484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-objective branch-and-bound for the assembly balancing line integrating fatigue and recovery of the operators</w:t>
+                <w:t xml:space="preserve">A Bi-objective Based Measure for the Scalability of Reconfigurable Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO-2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp 544-552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03517246v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03360785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Combinatorial Problems for Manufacturing Systems in the Industry 4.0 context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+                <w:t xml:space="preserve">Simulation Model for a Semi-automated Retail Order Picking System under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssen Souiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oussama Masmoudi</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire LIPN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.759-767, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972216v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03350310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement d’une ligne de préparation de commandes de détail avec des stocks limités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Retail Order Picking Scheduling with Missing Operations and Limited Buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawssen Souiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, France. pp.10767-10772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02485397v1</w:t>
+                <w:t xml:space="preserve">emse-03051502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Digitalized and Servitized Production Systems: Requirements and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Paul</w:t>
+                <w:t xml:space="preserve">Ordonnancement d’une ligne de préparation de commandes de détail avec des stocks limités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssen Souiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02925983v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02485397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing and Configuration Planning of RMS to Minimize Energy Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging Combinatorial Problems for Manufacturing Systems in the Industry 4.0 context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Laboratoire LIPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02925990v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail Order Picking Scheduling with Missing Operations and Limited Buffer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawssen Souiden</w:t>
+                <w:t xml:space="preserve">Reconfigurable Digitalized and Servitized Production Systems: Requirements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Haddou Benderbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Berlin, France. pp.10767-10772, </w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.501-508, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03051502v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02925983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du Rest Allowance dans l’ordonnancement d’ateliers de types Job-shop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Balancing and Configuration Planning of RMS to Minimize Energy Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gianessi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès annuel de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.518-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57997-5_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02050644v1</w:t>
+                <w:t xml:space="preserve">emse-02925990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Reconfigurable Digitalized and Servitized Manufacturing Systems: Conceptual Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Gonnermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Austin, TX, United States. pp.214-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30000-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02278249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch-and-bound bi-objectif pour l’équilibrage de ligne d’assemblage intégrant la fatigue des opérateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès annuel de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02050885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembles bornants pour un problème d’équilibrage de ligne d’assemblage bi-objectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration du Rest Allowance dans l’ordonnancement d’ateliers de types Job-shop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Delorme</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gianessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès annuel de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01961699v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02050644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds and bound sets for the bi-objective simple assembly line balancing problem</w:t>
+                <w:t xml:space="preserve">Ensembles bornants pour un problème d’équilibrage de ligne d’assemblage bi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2017 : 7th International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">19e Conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01650019v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01961699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds and bound sets for the bi-objective simple assembly line balancing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
+              <w:t xml:space="preserve">IESM 2017 : 7th International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141286v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01650019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Technique d’optimisation multi-objectifs à base de métaheuristiques pour résoudre le problème de routage dans les réseaux sur puces (NoCs).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374215v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la girouette d’un voilier : expérimentation avec LocalSolver</w:t>
+                <w:t xml:space="preserve">Branch-and-cut bi-objectif appliqué au problème du sac-à-dos bi-dimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ruzika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">17ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275944v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d’optimisation multi-objectifs à base de métaheuristiques pour résoudre le problème de routage dans les réseaux sur puces (NoCs).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275935v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-cut bi-objectif appliqué au problème du sac-à-dos bi-dimensionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for optimal wind vane design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ruzika</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2016 - Shanghai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSAP.2016.7485426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411248v1</w:t>
+                <w:t xml:space="preserve">hal-01374215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-cut method for the bi-objective bi-dimensional knapsack problem</w:t>
+                <w:t xml:space="preserve">Modélisation de la girouette d’un voilier : expérimentation avec LocalSolver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kerhascoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiple Criteria Decision Making MCDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242198v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
+                <w:t xml:space="preserve">A branch-and-cut method for the bi-objective bi-dimensional knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ruzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multiple Criteria Decision Making MCDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946300v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6788,168 +6775,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble bornant supérieur basé sur la relaxation surrogate pour un sac-à-dos bi-objectif bi-dimensionnel</w:t>
+                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158358v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate-based algorithm for computing an upper bound set for the 0/1 bi-objective bi-dimensional knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6978,105 +6978,200 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensemble bornant supérieur basé sur la relaxation surrogate pour un sac-à-dos bi-objectif bi-dimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Scalability for Different Configurations of Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7099,70 +7194,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyes Benyoucef. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfigurable Manufacturing Systems: From Design to Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.139-160, 2020, Springer Series in Advanced Manufacturing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28782-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02333715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7172,356 +7267,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Objective Online Crowdshipping with heterogeneous occasional drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Sustainable Crowdshipping with heterogeneous occasional drivers: Bi-objective optimization of cost and emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khakim Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369426v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Crowdshipping with heterogeneous occasional drivers: Bi-objective optimization of cost and emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Bi-Objective Online Crowdshipping with heterogeneous occasional drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khakim Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369399v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective branch-and-cut algorithms applied to the binary knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. université de Nantes, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01242210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7589,51 +7684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3392227"/>
+    <w:nsid w:val="3E097AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7820,51 +7915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audreycerqueus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0430-5971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199757682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elyasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103425" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Chaikovskaia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09576-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2164374" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2890251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01961748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1539266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Przybylski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9346-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.01.035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Metzker Soares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Finco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.320" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Arbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khakim Habibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baussay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711812" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakim Habibi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.261" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derrien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03593575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03853762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03483484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03516979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03360785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_58" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Souiden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Rascle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_72" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03517246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Abdous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Masmoudi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_60" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03051502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2859" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02050644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30000-5_28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02050885v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01961699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01650019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ruzika" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02333715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28782-5_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242210v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audreycerqueus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0430-5971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199757682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elyasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thevenin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103425" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Chaikovskaia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2025.109735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09576-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04079872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2023.108873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2164374" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2890251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01961748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1539266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Przybylski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9346-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.01.035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Metzker Soares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Foroozesh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khakim Habibi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Finco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.320" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Arbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khakim Habibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baussay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derrien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03593575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03853762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.636" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03517246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Abdous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03516979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03483484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03360785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_58" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Souiden" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Rascle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_72" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03051502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Masmoudi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925983v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schneider" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_58" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02925990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57997-5_60" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02278249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Gonnermann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30000-5_28" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02050885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02050644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01961699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01650019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ruzika" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158357v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02333715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28782-5_7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369426v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01242210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>