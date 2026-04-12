--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -126,2008 +126,2008 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-precision direct decay energy measurements of the electron-capture decay of $^{97}$Tc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuang Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Eronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Alin Sevestrean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlom Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Nitescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.035501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/g393-xx1w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-precision measurements of the atomic mass and electron-capture decay $Q$ value of $^{95}$Tc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuang Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Eronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Alin Sevestrean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Niţescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabin Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 859, pp.139094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The General Purpose Ion Buncher: a radiofrequency quadrupole cooler-buncher for DESIR at SPIRAL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1046, pp.167631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odd-odd neutron-rich rhodium isotopes studied with the double Penning trap JYFLTRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hukkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ryssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eronen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUMA, antiProton unstable matter annihilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boine-Frankenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (5), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-022-00713-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pulsed high-voltage decelerator system to deliver low-energy antiprotons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Welker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1002, pp.165245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positron production using a 9 MeV electron linac for the GBAR experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cladé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 985, pp.164657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.164657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIPERADE: A double Penning trap for mass separation and mass spectrometry at DESIR/SPIRAL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1019, pp.165857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Proton and Neutron Excitations Along Silicon Isotopes Between $N=20$ and $N=28^{*}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Délignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Zakopane (Pologne), Poland. pp.2-A16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENBG Control System and Specific Instrumentation Developments for SPIRAL2-DESIR Setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Balana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Corne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Flayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.MOPV002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2021-MOPV002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for enhancement of antihydrogen ion production in the GBAR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lunney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crivelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201818101002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Antiproton Deceleration Device for the GBAR Experiment at CERN</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a test of the weak equivalence principle of gravity using anti-hydrogen at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cladé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ottawa, Canada. pp.7540781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPEM.2016.7540781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327810v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a test of the weak equivalence principle of gravity using anti-hydrogen at CERN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Antiproton Deceleration Device for the GBAR Experiment at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lunney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584632v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced anti-hydrogen ion production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lunney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crivelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Antimatter and Gravity (WAG 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GBAR antimatter gravity experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Biraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brook-Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics (EXA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.21-27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10751-015-1154-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779998v1</w:t>
-              </w:r>
-[...1102 lines deleted...]
-                <w:t xml:space="preserve">hal-03390279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2145,51 +2145,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deceleration of antiprotons from CERN’s ELENA synchrotron and transport of antimatter beams through the GBAR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Relativity and Quantum Cosmology [gr-qc]. Universite Paris Saclay, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2306,51 +2306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64E5612C"/>
+    <w:nsid w:val="8F8C4D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2537,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audric-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9798-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cooke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lunney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818101002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lunney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biraben" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779998v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brook-Roberge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1154-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Ge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Eronen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Alin Sevestrean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlom Ramalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Nitescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g393-xx1w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ni&#355;escu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Stoica" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hukkanen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryssens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eronen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899244v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Choi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164657" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audric-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9798-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Ge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Eronen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Alin Sevestrean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlom Ramalho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Nitescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g393-xx1w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ni&#355;escu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Stoica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hukkanen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryssens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eronen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014306" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cooke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lunney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818101002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biraben" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540781" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lunney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brook-Roberge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1154-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>