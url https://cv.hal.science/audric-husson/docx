--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -85,2160 +85,2181 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9798-0655</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wpkBqZIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Proton and Neutron Excitations Along Silicon Isotopes Between $N=20$ and $N=28^{*}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Délignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Zakopane (Pologne), Poland. pp.2-A16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CENBG Control System and Specific Instrumentation Developments for SPIRAL2-DESIR Setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Balana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Accelerator and Large Experimental Physics Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Shanghai, China. pp.MOPV002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18429/JACoW-ICALEPCS2021-MOPV002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal for enhancement of antihydrogen ion production in the GBAR experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lunney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Exotic Atoms and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.01002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818101002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Antiproton Deceleration Device for the GBAR Experiment at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lunney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a test of the weak equivalence principle of gravity using anti-hydrogen at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cladé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Precision Electromagnetic Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ottawa, Canada. pp.7540781, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPEM.2016.7540781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced anti-hydrogen ion production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lunney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Antimatter and Gravity (WAG 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GBAR antimatter gravity experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brook-Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Exotic Atoms and Related Topics (EXA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-015-1154-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision direct decay energy measurements of the electron-capture decay of $^{97}$Tc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuang Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommi Eronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Alin Sevestrean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlom Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Nitescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (3), pp.035501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/g393-xx1w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision measurements of the atomic mass and electron-capture decay $Q$ value of $^{95}$Tc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuang Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommi Eronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Alin Sevestrean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Niţescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabin Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 859, pp.139094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The General Purpose Ion Buncher: a radiofrequency quadrupole cooler-buncher for DESIR at SPIRAL2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
+                <w:t xml:space="preserve">Odd-odd neutron-rich rhodium isotopes studied with the double Penning trap JYFLTRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hukkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ryssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167631⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815181v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd-odd neutron-rich rhodium isotopes studied with the double Penning trap JYFLTRAP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ascher</w:t>
+                <w:t xml:space="preserve">The General Purpose Ion Buncher: a radiofrequency quadrupole cooler-buncher for DESIR at SPIRAL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bender</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Eronen</w:t>
+                <w:t xml:space="preserve">Audric Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alfaurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014306⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1046, pp.167631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837702v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUMA, antiProton unstable matter annihilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boine-Frankenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (5), pp.88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epja/s10050-022-00713-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pulsed high-voltage decelerator system to deliver low-energy antiprotons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Welker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1002, pp.165245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positron production using a 9 MeV electron linac for the GBAR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Comini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 985, pp.164657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2020.164657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIPERADE: A double Penning trap for mass separation and mass spectrometry at DESIR/SPIRAL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1019, pp.165857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390279v1</w:t>
-              </w:r>
-[...873 lines deleted...]
-                <w:t xml:space="preserve">hal-04779998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deceleration of antiprotons from CERN’s ELENA synchrotron and transport of antimatter beams through the GBAR experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Relativity and Quantum Cosmology [gr-qc]. Universite Paris Saclay, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02526874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2306,51 +2327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F8C4D0A"/>
+    <w:nsid w:val="8273E6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2537,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audric-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9798-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959428v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Ge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Eronen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Alin Sevestrean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlom Ramalho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Nitescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g393-xx1w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ni&#355;escu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Stoica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hukkanen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryssens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eronen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014306" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cooke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lunney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818101002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biraben" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540781" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lunney" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brook-Roberge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1154-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/audric-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9798-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wpkBqZIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#233;lignac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blank" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giovinazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alfaurt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Balana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Corne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flayol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-ICALEPCS2021-MOPV002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cooke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Husson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lunney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818101002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Husson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lunney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biraben" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clad&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2016.7540781" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brook-Roberge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-015-1154-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Ge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Eronen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Alin Sevestrean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlom Ramalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Nitescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g393-xx1w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ni&#355;escu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Stoica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139094" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hukkanen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ryssens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eronen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ascher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Roubin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167631" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Choi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165245" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164657" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02526874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>