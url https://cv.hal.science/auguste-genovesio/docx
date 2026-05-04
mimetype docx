--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR controls ependymal cell differentiation by targeting the alternative cell cycle and centrosomal proteins</w:t>
+                <w:t xml:space="preserve">In vivo autofluorescence lifetime imaging of the Drosophila brain captures metabolic shifts associated with memory formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Bankolé</w:t>
+                <w:t xml:space="preserve">Philémon Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayush Srivastava</w:t>
+                <w:t xml:space="preserve">Mingyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+                <w:t xml:space="preserve">Chiara Stringari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Tighanimine</w:t>
+                <w:t xml:space="preserve">Thomas Preat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Faucourt</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (12), pp.3075-3105. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00460-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.106040.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462373v1</w:t>
+                <w:t xml:space="preserve">hal-05462359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo autofluorescence lifetime imaging of the Drosophila brain captures metabolic shifts associated with memory formation</w:t>
+                <w:t xml:space="preserve">mTOR controls ependymal cell differentiation by targeting the alternative cell cycle and centrosomal proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philémon Roussel</w:t>
+                <w:t xml:space="preserve">Alexia Bankolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyi Zhou</w:t>
+                <w:t xml:space="preserve">Ayush Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Stringari</w:t>
+                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Preat</w:t>
+                <w:t xml:space="preserve">Khaled Tighanimine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Plaçais</w:t>
+                <w:t xml:space="preserve">Marion Faucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (12), pp.3075-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.106040.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00460-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462359v1</w:t>
+                <w:t xml:space="preserve">hal-05462373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Interpretable Features in Computational Super-Resolution microscopy via Regularized Latent Search</w:t>
               </w:r>
@@ -676,51 +676,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2633903X24000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1129,342 +1129,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04249530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Comparison of High Throughput qPCR Data Analysis Methods</w:t>
+                <w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delagrange</w:t>
+                <w:t xml:space="preserve">Leila Tirichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Viautour</w:t>
+                <w:t xml:space="preserve">Antoine Hoguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouch</w:t>
+                <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ali Chaouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ducos</w:t>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Bioinformatics &amp; Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.06.11.447926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081354v1</w:t>
+                <w:t xml:space="preserve">hal-03384427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t>
+                <w:t xml:space="preserve">Objective Comparison of High Throughput qPCR Data Analysis Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Tirichine</w:t>
+                <w:t xml:space="preserve">Marine Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hoguin</w:t>
+                <w:t xml:space="preserve">Quentin Viautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
+                <w:t xml:space="preserve">Juliette Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bowler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+                <w:t xml:space="preserve">Amine Ali Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Bioinformatics &amp; Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384427v1</w:t>
+                <w:t xml:space="preserve">hal-04081354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hoguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Ait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,6824 +1513,7190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling spatial cellular pattern by computational tissue shuffling</w:t>
+                <w:t xml:space="preserve">In vivo large-scale analysis of Drosophila neuronal calcium traces by automated tracking of single somata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Laruelle</w:t>
+                <w:t xml:space="preserve">Felipe Delestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Spassky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Scheunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pedrazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tchénio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Préat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01323-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64060-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081359v1</w:t>
+                <w:t xml:space="preserve">inserm-02861603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide natural variation of H3K27me3 selectively marks genes predicted to be important for cell differentiation in Phaeodactylum tricornutum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificially decreasing cortical tension generates aneuploidy in mouse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cantrel</w:t>
+                <w:t xml:space="preserve">Isma Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Nikalayevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17129⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15470-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384417v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially decreasing cortical tension generates aneuploidy in mouse oocytes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome wide natural variation of H3K27me3 selectively marks genes predicted to be important for cell differentiation in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Letort</w:t>
+                <w:t xml:space="preserve">Xue Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achal Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15470-y⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.3208 - 3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003434v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo large-scale analysis of Drosophila neuronal calcium traces by automated tracking of single somata</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination of transcriptional and translational regulations in human cells infected by Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tchénio</w:t>
+                <w:t xml:space="preserve">Vinko Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Préat</w:t>
+                <w:t xml:space="preserve">Fatemeh Habibolahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64060-x⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (10), pp.1492-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1777380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02861603v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of transcriptional and translational regulations in human cells infected by Listeria monocytogenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhaeoNet: A Holistic RNAseq-Based Portrait of Transcriptional Coordination in the Model Diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Noel</w:t>
+                <w:t xml:space="preserve">Ouardia Ait-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Rupp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+                <w:t xml:space="preserve">Anna M G Novák Vanclová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Joli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1777380⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.590949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308583v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhaeoNet: A Holistic RNAseq-Based Portrait of Transcriptional Coordination in the Model Diatom Phaeodactylum tricornutum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling spatial cellular pattern by computational tissue shuffling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Joli</w:t>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Liang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Spassky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.590949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01323-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997835v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">m&amp;lt;sup&amp;gt;5&amp;lt;/sup&amp;gt;C Methylation Guides Systemic Transport of Messenger RNA over Graft Junctions in Plants</w:t>
+                <w:t xml:space="preserve">PySpacell: A Python Package for Spatial Analysis of Cell Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Yang</w:t>
+                <w:t xml:space="preserve">France Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Perrera</w:t>
+                <w:t xml:space="preserve">Luca Rappez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftheria Saplaoura</w:t>
+                <w:t xml:space="preserve">Sergio Triana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Apelt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodore Alexandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.06.042⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.23955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345722v1</w:t>
+                <w:t xml:space="preserve">hal-02425502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PySpacell: A Python Package for Spatial Analysis of Cell Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Fluctuations of the Nuclear Envelope Shape the Transcriptional Dynamics in Oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Almonacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Rose</w:t>
+                <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Rappez</w:t>
+                <w:t xml:space="preserve">Stephany El-Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Triana</w:t>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Alexandrov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2), pp.145-157.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.23955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425502v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
+                <w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+                <w:t xml:space="preserve">Mathieu Bahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daclin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+                <w:t xml:space="preserve">Valentine Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lansade</w:t>
+                <w:t xml:space="preserve">Charles Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
+                <w:t xml:space="preserve">Leila Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (1), pp.159-172.e7. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425373v1</w:t>
+                <w:t xml:space="preserve">hal-02084432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fluctuations of the Nuclear Envelope Shape the Transcriptional Dynamics in Oocytes</w:t>
+                <w:t xml:space="preserve">m&amp;lt;sup&amp;gt;5&amp;lt;/sup&amp;gt;C Methylation Guides Systemic Transport of Messenger RNA over Graft Junctions in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Almonacid</w:t>
+                <w:t xml:space="preserve">Lei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Al Jord</w:t>
+                <w:t xml:space="preserve">Valentina Perrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephany El-Hayek</w:t>
+                <w:t xml:space="preserve">Eleftheria Saplaoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Othmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Federico Apelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (15), pp.2465-2476.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003444v1</w:t>
+                <w:t xml:space="preserve">hal-02345722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Noel</w:t>
+                <w:t xml:space="preserve">Monitored eCLIP: high accuracy mapping of RNA-protein interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Murigneux</w:t>
+                <w:t xml:space="preserve">Janio Paternina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bernard</w:t>
+                <w:t xml:space="preserve">Quentin Alasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Bastianelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (21), pp.11553-11565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084432v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored eCLIP: high accuracy mapping of RNA-protein interactions</w:t>
+                <w:t xml:space="preserve">DET1-mediated degradation of a SAGA-like deubiquitination module controls H2Bub homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Hocq</w:t>
+                <w:t xml:space="preserve">Amr Nassrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janio Paternina</w:t>
+                <w:t xml:space="preserve">Martin Rougée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Alasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+                <w:t xml:space="preserve">Clara Bourbousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Hir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky858⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.37892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387433v1</w:t>
+                <w:t xml:space="preserve">hal-01912108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DET1-mediated degradation of a SAGA-like deubiquitination module controls H2Bub homeostasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput Optical Mapping of Replicating DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rougée</w:t>
+                <w:t xml:space="preserve">Francesco de Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bourbousse</w:t>
+                <w:t xml:space="preserve">Nikita Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Drevensek</w:t>
+                <w:t xml:space="preserve">Wahiba Berrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fonseca</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.1800146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.37892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.201800146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912108v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Optical Mapping of Replicating DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compound Functional Prediction Using Multiple Unrelated Morphological Profiling Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Carli</w:t>
+                <w:t xml:space="preserve">Sreetama Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Menezes</w:t>
+                <w:t xml:space="preserve">Elton Rexhepaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahiba Berrabah</w:t>
+                <w:t xml:space="preserve">Anne Chauchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+                <w:t xml:space="preserve">Elaine del Nery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (9), pp.1800146. </w:t>
+              <w:t xml:space="preserve">SLAS TECHNOLOGY: Translating Life Sciences Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.243-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.201800146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2472630317740831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361824v1</w:t>
+                <w:t xml:space="preserve">hal-02425375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Functional Prediction Using Multiple Unrelated Morphological Profiling Assays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ependymal cilia beating induces an actin network to protect centrioles against shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreetama Basu</w:t>
+                <w:t xml:space="preserve">Alexia Mahuzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elton Rexhepaj</w:t>
+                <w:t xml:space="preserve">Clémence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chauchereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elaine del Nery</w:t>
+                <w:t xml:space="preserve">Pauline Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAS TECHNOLOGY: Translating Life Sciences Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2472630317740831⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04676-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425375v1</w:t>
+                <w:t xml:space="preserve">hal-01822885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ependymal cilia beating induces an actin network to protect centrioles against shear stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Calibrated mitotic oscillator drives motile ciliogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Al Jord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Servignat D’aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04676-w⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6364), pp.803-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aan8311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822885v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth 2D manifold extraction from 3D image stack</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikita Menezes</w:t>
+                <w:t xml:space="preserve">An RNAi Screen in a Novel Model of Oriented Divisions Identifies the Actin-Capping Protein Z β as an Essential Regulator of Spindle Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Valon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Goïame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15554⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (16), pp.2452-2464.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425382v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrated mitotic oscillator drives motile ciliogenesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">mTORC1 signaling and primary cilia are required for brain ventricle morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihavuddin Asm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Boletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144 (2), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.138271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aan8311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425381v1</w:t>
+                <w:t xml:space="preserve">hal-02425387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RNAi Screen in a Novel Model of Oriented Divisions Identifies the Actin-Capping Protein Z β as an Essential Regulator of Spindle Orientation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+                <w:t xml:space="preserve">Smooth 2D manifold extraction from 3D image stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreetama Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elton Rexhepaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Delestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.06.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425384v1</w:t>
+                <w:t xml:space="preserve">hal-02425382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTORC1 signaling and primary cilia are required for brain ventricle morphogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Daclin</w:t>
+                <w:t xml:space="preserve">Detection and tracking of overlapping cell nuclei for large scale mitosis analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingbo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shihavuddin Asm</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.138271⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1030-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425387v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and tracking of overlapping cell nuclei for large scale mitosis analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florencia Di Pietro</w:t>
+                <w:t xml:space="preserve">High-Throughput In Vivo Genotoxicity Testing: An Automated Readout System for the Somatic Mutation and Recombination Test (SMART)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Chun-Taek Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihoon Kwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myungjoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1030-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0121287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425389v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput In Vivo Genotoxicity Testing: An Automated Readout System for the Somatic Mutation and Recombination Test (SMART)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimerization, Oligomerization, and Aggregation of Human Amyotrophic Lateral Sclerosis Copper/Zinc Superoxide Dismutase 1 Protein Mutant Forms in Live Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihoon Kwak</w:t>
+                <w:t xml:space="preserve">Jiho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honggun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo Hyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do-Yoon Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myungjoo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (21), pp.15094-15103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.542613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902069v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Content of High-Content Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shantanu Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (5), pp.640-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1087057114528537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization, Oligomerization, and Aggregation of Human Amyotrophic Lateral Sclerosis Copper/Zinc Superoxide Dismutase 1 Protein Mutant Forms in Live Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcription Sites Are Developmentally Regulated during the Asexual Cycle of Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joo Hyun Lee</w:t>
+                <w:t xml:space="preserve">Carolina Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do-Yoon Kwon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+                <w:t xml:space="preserve">Thierry Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Contreras-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de M. Dossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.542613⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e55539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902062v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription Sites Are Developmentally Regulated during the Asexual Cycle of Plasmodium falciparum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Methods for Image-Based Profiling of Cellular Morphological Responses to Small-Molecule Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando de M. Dossin</w:t>
+                <w:t xml:space="preserve">Vebjorn Ljosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hansen</w:t>
+                <w:t xml:space="preserve">Peter Caie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob ter Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Sokolnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0055539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (10), pp.1321-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087057113503553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902055v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Methods for Image-Based Profiling of Cellular Morphological Responses to Small-Molecule Treatment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a multiplex phenotypic cell-based high throughput screening assay to identify novel hepatitis C virus antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Sokolnicki</w:t>
+                <w:t xml:space="preserve">Hee-Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Jenkins</w:t>
+                <w:t xml:space="preserve">Xiaolan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087057113503553⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (1), pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2013.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902061v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multiplex phenotypic cell-based high throughput screening assay to identify novel hepatitis C virus antivirals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Quantification of Protein Interaction in Living Cells by Two-Photon Spectral Imaging with Fluorescent Protein Fluorescence Resonance Energy Transfer Pair Devoid of Acceptor Bleed-Through</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Rice</w:t>
+                <w:t xml:space="preserve">Moon-Sik Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Garcia</w:t>
+                <w:t xml:space="preserve">Kang-Bin Im</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 99 (1), pp.6-11. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81A (2), pp.112-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2013.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.21150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915689v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Content Subtractive Screen for Selecting Small Molecules Affecting Internalization of GPCRs</w:t>
+                <w:t xml:space="preserve">A novel specific edge effect correction method for RNA interference screenings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Jun Kwon</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Carralot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weontae Lee</w:t>
+                <w:t xml:space="preserve">Arnaud Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Boese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087057111427347⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.261-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902053v1</w:t>
+                <w:t xml:space="preserve">pasteur-00683849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Protein Interaction in Living Cells by Two-Photon Spectral Imaging with Fluorescent Protein Fluorescence Resonance Energy Transfer Pair Devoid of Acceptor Bleed-Through</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An image-based drug susceptibility assay targeting the placental sequestration of Plasmodium falciparum-infected erythrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang-Bin Im</w:t>
+                <w:t xml:space="preserve">Min-Je Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de M Dossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael a E Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Ayong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.21150⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e41765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902050v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00850254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel specific edge effect correction method for RNA interference screenings.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An image-based high-content screening assay for compounds targeting intracellular Leishmania donovani amastigotes in human macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Brodin</w:t>
+                <w:t xml:space="preserve">Jair L Siqueira-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghyun Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyeon Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyongseon Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changbok Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr648⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (6), pp.e1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00683849v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00850256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image-based drug susceptibility assay targeting the placental sequestration of Plasmodium falciparum-infected erythrocytes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael a E Hansen</w:t>
+                <w:t xml:space="preserve">A High-Content Subtractive Screen for Selecting Small Molecules Affecting Internalization of GPCRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weontae Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Emans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0041765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (3), pp.379-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087057111427347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00850254v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image-based high-content screening assay for compounds targeting intracellular Leishmania donovani amastigotes in human macrophages.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiyeon Jang</w:t>
+                <w:t xml:space="preserve">Visual Genome-Wide RNAi Screening to Identify Human Host Factors Required for Trypanosoma cruzi Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyongseon Yang</w:t>
+                <w:t xml:space="preserve">Miriam Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Jun Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changbok Lee</w:t>
+                <w:t xml:space="preserve">Fernando de Macedo Dossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seo Yeon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001671⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00850256v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Genome-Wide RNAi Screening to Identify Human Host Factors Required for Trypanosoma cruzi Infection</w:t>
+                <w:t xml:space="preserve">Automated genome-wide visual profiling of cellular proteins involved in HIV infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando de Macedo Dossin</w:t>
+                <w:t xml:space="preserve">Marc P Windisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Youl Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seo Yeon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19733. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (9), pp.945-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1087057111415521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902036v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01372491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated genome-wide visual profiling of cellular proteins involved in HIV infection.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong-Jun Kwon</w:t>
+                <w:t xml:space="preserve">Antileishmanial high-throughput drug screening reveals drug candidates with new scaffolds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jair L Siqueira-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc P Windisch</w:t>
+                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Youl Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seo Yeon Choi</w:t>
+                <w:t xml:space="preserve">Hyunrim Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Hun Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyongseon Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087057111415521⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.e675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01372491v1</w:t>
+                <w:t xml:space="preserve">pasteur-00696809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified fluorescence in situ hybridization protocol for Plasmodium falciparum greatly improves nuclear architecture conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando de Macedo Dossin</w:t>
+                <w:t xml:space="preserve">High Content Phenotypic Cell-Based Visual Screen Identifies Mycobacterium tuberculosis Acyltrehalose-Containing Glycolipids Involved in Phagosome Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peguillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Larrouy-Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902034v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial high-throughput drug screening reveals drug candidates with new scaffolds.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gyongseon Yang</w:t>
+                <w:t xml:space="preserve">Contextual Automated 3D Analysis of Subcellular Organelles Adapted to High-Content Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye Kuyon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Yoon Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (7), pp.847-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087057110374993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00696809v1</w:t>
+                <w:t xml:space="preserve">hal-02902029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Content Phenotypic Cell-Based Visual Screen Identifies Mycobacterium tuberculosis Acyltrehalose-Containing Glycolipids Involved in Phagosome Remodeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Peguillet</w:t>
+                <w:t xml:space="preserve">A modified fluorescence in situ hybridization protocol for Plasmodium falciparum greatly improves nuclear architecture conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Contreras-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Larrouy-Maumus</w:t>
+                <w:t xml:space="preserve">Carolina Borsoi Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Macedo Dossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001100. </w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 173 (1), pp.48-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902031v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Automated 3D Analysis of Subcellular Organelles Adapted to High-Content Screening</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Content Screening Identifies Decaprenyl-Phosphoribose 2′ Epimerase as a Target for Intracellular Antimycobacterial Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hye Kuyon Lim</w:t>
+                <w:t xml:space="preserve">Thierry Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Yoon Kwon</w:t>
+                <w:t xml:space="preserve">Mary Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee Kyoung Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fenistein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Contreras-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087057110374993⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (10), pp.e1000645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902029v1</w:t>
+                <w:t xml:space="preserve">hal-02902018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Content Screening Identifies Decaprenyl-Phosphoribose 2′ Epimerase as a Target for Intracellular Antimycobacterial Inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary Jackson</w:t>
+                <w:t xml:space="preserve">Automated high-throughput siRNA transfection in raw 264.7 macrophages: a case study for optimization procedure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Carralot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hee Kyoung Jeon</w:t>
+                <w:t xml:space="preserve">Tae-Kyu Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fenistein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monica Contreras-Dominguez</w:t>
+                <w:t xml:space="preserve">Boris Lenseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette S Boese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (2), pp.151-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087057108328762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902018v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00683854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated high-throughput siRNA transfection in raw 264.7 macrophages: a case study for optimization procedure.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Colocalisation of oskar mRNA and Trans-Acting Proteins Revealed by Quantitative Imaging of the Drosophila Oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Lenseigne</w:t>
+                <w:t xml:space="preserve">Musa M. Mhlanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette S Boese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Sommer</w:t>
+                <w:t xml:space="preserve">Diana P. Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Rybarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087057108328762⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00683854v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Colocalisation of oskar mRNA and Trans-Acting Proteins Revealed by Quantitative Imaging of the Drosophila Oocyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana P. Bratu</w:t>
+                <w:t xml:space="preserve">A Fast, Fully Automated Cell Segmentation Algorithm for High-Throughput and High-Content Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fenistein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lenseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006241⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73A (10), pp.958-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902016v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast, Fully Automated Cell Segmentation Algorithm for High-Throughput and High-Content Screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Lenseigne</w:t>
+                <w:t xml:space="preserve">Automated Nuclear Analysis of Leishmania major Telomeric Clusters Reveals Changes in Their Organization during the Parasite's Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de M. Dossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Christophe</w:t>
+                <w:t xml:space="preserve">Alexandre Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brodin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jair Siqueira-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20627⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902007v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Nuclear Analysis of Leishmania major Telomeric Clusters Reveals Changes in Their Organization during the Parasite's Life Cycle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional point spread function model for line-scanning confocal microscope with high-aperture objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dusch</w:t>
+                <w:t xml:space="preserve">E. Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jair Siqueira-Neto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wachsmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 228 (2), pp.132 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01844.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081334v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Content Classification of Nucleocytoplasmic Import or Export Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Jun Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Youl Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hi Chul Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungyong Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular Screening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (5), pp.621-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1087057107301319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional point spread function model for line-scanning confocal microscope with high-aperture objective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomere tethering at the nuclear periphery is essential for efficient DNA double strand break repair in subtelomeric region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vincent</w:t>
+                <w:t xml:space="preserve">Pierre Therizols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wachsmuth</w:t>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2007.01844.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 172 (2), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200505159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901997v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative four-dimensional tracking of cytoplasmic and nuclear HIV-1 complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arhel</w:t>
+                <w:t xml:space="preserve">Cerebral microcirculation shear stress levels determine Neisseria meningitidis attachment sites along the blood–brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
+                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmeth928⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 203 (8), pp.1939-1950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20060482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00163778v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral microcirculation shear stress levels determine Neisseria meningitidis attachment sites along the blood–brain barrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Mairey</w:t>
+                <w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain G Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Jaubert</w:t>
+                <w:t xml:space="preserve">Susana Rodriguez-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20060482⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 441 (7094), pp.770-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425940v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00207343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere tethering at the nuclear periphery is essential for efficient DNA double strand break repair in subtelomeric region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple particle tracking in 3-D+t microscopy: method and application to the tracking of endocytosed quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
+                <w:t xml:space="preserve">T. Liedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Emiliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Parak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppey-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200505159⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (5), pp.1062-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2006.872323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425531v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain G Cabal</w:t>
+                <w:t xml:space="preserve">Quantitative four-dimensional tracking of cytoplasmic and nuclear HIV-1 complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gadal</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Miko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature04752⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (10), pp.817-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00207343v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00163778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing Subtle Phenotypes in Small Microscopy Datasets Using Latent Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biel Castaño Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mezger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple particle tracking in 3-D+t microscopy: method and application to the tracking of endocytosed quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution is not uniform along protein sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stroebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Coppey-Moisan</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02425944v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H3K27me3 natural variation selectively marks genes predicted to be important for differentiation in unicellular algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achal Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cantrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cross Modal Knowledge Distillation &amp; Data Augmentation Recipe for Improving Transcriptomics Representations through Morphological Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Bendidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir El Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisandra Denton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karush Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kian Kenyon-Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver (Canada), France. arXiv, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2505.21317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChAda-ViT : Channel Adaptive Attention for Joint Representation Learning of Heterogeneous Microscopy Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8339,237 +8705,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Bendidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Watkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle, United States. IEEE, pp.11556-11565, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.01098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Style is All You Need to Generate a Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Manandhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. 13 (1), IEEE, pp.5026-5035, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/wacv57701.2024.00496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised Cross-Modal Learning in High-Content Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Watkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8604,638 +8970,138 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, France. IEEE, pp.1-5, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462338v1</w:t>
-              </w:r>
-[...498 lines deleted...]
-                <w:t xml:space="preserve">hal-02998293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Semi-supervised Learning Methods for High Content Screening Quality Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Masud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,425 +9132,425 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tel Aviv, Israël, France. pp.395-405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25069-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAVGAN: Self-Attention Based Generation of Tumour on Chip Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Manandhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carla Parrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 19th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Kolkata, India. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpaired Image-to-Image Translation with Limited Data to Reveal Subtle Phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Daupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie de Thonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Mezger-Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-sixth Conference on Neural Information Processing Systems (NeurIPS 202)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, La Nouvelle Orléans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Convex Cell Epithelial Modeling Unveils Cellular Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 19th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Kolkata, India. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-Resolution through StyleGAN Regularized Latent Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzieh Gheisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9700,2147 +9566,2147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022). NeurIPS - Self-Supervised Learning - Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method For Discontinuous Neurite Reconstruction Based On Diffusion Tensor, Hessian Eigenvector, And Diffused Gradient Vector Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heechang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussels, France. pp.1401-1404, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6115702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Adaptive Relaxation For Active Contour Cell Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, France. pp.1033-1036, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuron Branch Detection And Description Using Random Walk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hee Chang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, France. pp.1020-1023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5334083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spatial Drift Correction Using Kalman Filtering For Fluorescence Based Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cb. Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Boston, France. pp.1119-1122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2009.5193253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Vector Graph For Regularized Tesselation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 16th IEEE International Conference on Image Processing ICIP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, France. pp.2429-2432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INHOMOGENEOUS DECONVOLUTION IN A BIOLOGICAL IMAGES CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 5th IEEE International Symposium on Biomedical Imaging (ISBI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. pp.744-747, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IM.Grid, a Grid Computing Approach for Image Mining of High Throughput-High Content Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongkee Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 9th IEEE/ACM International Conference on Grid Computing (GRID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tsukuba, France. pp.334-339, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GRID.2008.4662818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Fluorescent Spots Detection in Line-Scanning Confocal Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Vincent</w:t>
+                <w:t xml:space="preserve">Biased Image Correction Based on Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, San Antonio, France. pp.VI - 241-VI - 244, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379566⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, France. pp.I - 533-I - 536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426311v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased Image Correction Based on Empirical Mode Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Dorval</w:t>
+                <w:t xml:space="preserve">3D Fluorescent Spots Detection in Line-Scanning Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, San Antonio, France. pp.I - 533-I - 536, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379009⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, France. pp.VI - 241-VI - 244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901982v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support vector machines for automatic detection of tuberculosis bacteria in confocal microscopy images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">A New Color Representation for Intensity Independent Pixel Classification in Confocal Microscopy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lenseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thierry</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 4th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2007.356794⟩</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems. ACIVS 2007. Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands. pp.597-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425948v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Color Representation for Intensity Independent Pixel Classification in Confocal Microscopy Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Support vector machines for automatic detection of tuberculosis bacteria in confocal microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lenseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ogier</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems. ACIVS 2007. Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74607-2_54⟩</w:t>
+              <w:t xml:space="preserve">2007 4th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Arlington, France. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2007.356794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02425953v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Automated Nuclear Morphometric Analysis Using Active Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joohyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Grailhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition in Bioinformatics. PRIB. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Singapore, Singapore. pp.356-367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-75286-8_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Mumford-Shah Based Active Mesh</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
+                <w:t xml:space="preserve">Automated Confocal Microscope Bias Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis and Applications. CIARP 2006. Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11892755_21⟩</w:t>
+              <w:t xml:space="preserve">INFORMATION OPTICS: 5th International Workshop on Information Optics (WIO'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toledo (Spain), France. pp.463-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2361251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425946v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Confocal Microscope Bias Correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dorval</w:t>
+                <w:t xml:space="preserve">3D Mumford-Shah Based Active Mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMATION OPTICS: 5th International Workshop on Information Optics (WIO'06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2361251⟩</w:t>
+              <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis and Applications. CIARP 2006. Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.208-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11892755_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425945v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive gating in gaussian bayesian multi-target tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Belhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 International Conference on Image Processing, 2004. ICIP '04.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Singapore, France. pp.147-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1418711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting multiple model based method to track moving fluorescent biological spots</w:t>
+                <w:t xml:space="preserve">Adaptive gating in gaussian bayesian multi-target tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Belhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 2nd IEEE International Symposium on Biomedical Imaging: Macro to Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2004.1398769⟩</w:t>
+              <w:t xml:space="preserve">2004 International Conference on Image Processing, 2004. ICIP '04.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Singapore, France. pp.147-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1418711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425514v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split and merge data association filter for dense multi-target tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition ICPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive gating in gaussian bayesian multi-target tracking</w:t>
+                <w:t xml:space="preserve">Interacting multiple model based method to track moving fluorescent biological spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 International Conference on Image Processing, 2004. ICIP '04.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2004.1418711⟩</w:t>
+              <w:t xml:space="preserve">2004 2nd IEEE International Symposium on Biomedical Imaging: Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Arlington, United States. pp.1239-1242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2004.1398769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081092v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of multiple fluorescent biological objects in three dimensional video microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelona, France. pp.I-1105-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2003.1247160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking fluroescent spots in biological video microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Optics 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, San Jose, United States. pp.98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.478040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11850,237 +11716,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Identification and Analysis of Visual Micro-experiments on Cellular Microarray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bio-Imaging: From Physics to Signal Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-33, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25547-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias Image Correction Via Stationarity Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention – MICCAI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4792, Springer Berlin Heidelberg; Springer Berlin Heidelberg, pp.693-700, 2007, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-75759-7_84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12227,51 +12093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Bendidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Svatko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09500-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Stern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasvergnas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-24-3822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pla&#231;ais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106040.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X2400014X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04249530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42124-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Mohamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.447926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01323-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Deton Cabanillas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Crozet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nikalayevich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chaigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15470-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scheunemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tch&#233;nio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;at" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64060-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M G Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.590949" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perrera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Saplaoura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Apelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.06.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rose" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rappez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Triana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexandrov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23955" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.01.051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nassrallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Menezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800146" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Rexhepaj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine del Nery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472630317740831" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15554" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Pietro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Valon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foerster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihavuddin Asm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boletta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.138271" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425389v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1030-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombardot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Taek Oh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kwak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoo Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121287" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Singh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carpenter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057114528537" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hyun Lee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kwon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.542613" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Contreras-Dominguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M. Dossin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055539" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebjorn Ljosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob ter Horst" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sokolnicki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jenkins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057113503553" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-02915689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Kim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.04.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902053v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Kwon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weontae Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Emans" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111427347" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Sik Kang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Bin Im" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21150" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683849v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carralot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ogier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Boese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Brodin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr648" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850254v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Je Ku" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M Dossin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a E Hansen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ayong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041765" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair L Siqueira-Neto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Moon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Jang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyongseon Yang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbok Lee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001671" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902036v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Giardini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Macedo Dossin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Choi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019733" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Windisch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Youl Kim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111415521" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902034v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borsoi Moraes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.04.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00696809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunrim Oh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hun Sohn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000675" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peguillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001100" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902029v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kuyon Lim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Yoon Kwon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057110374993" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902018v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Kyoung Jeon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000645" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683854v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Kyu Kim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette S Boese" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057108328762" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902016v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa M. Mhlanga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P. Bratu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybarska" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006241" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902007v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenistein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenseigne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christophe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20627" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081334v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dusch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Siqueira-Neto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002313" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425950v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi Chul Kim" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyong Jung" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057107301319" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901997v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dusch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorval" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wachsmuth" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01844.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163778v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Miko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth928" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425940v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20060482" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425531v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therizols" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Cabal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200505159" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425944v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liedl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emiliani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Parak" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.872323" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462369v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir El Mesbahi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karush Suri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Kenyon-Dean" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.21317" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462342v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watkinson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01098" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462334v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00496" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462338v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635200" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390170v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bourou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Casta&#241;o Segade" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mezger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863169v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bricout" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374155v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998293v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_26" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081376v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Veith" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761518" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081464v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daupin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubreuil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezger-Lallemand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081371v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761452" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081416v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902039v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechang Kim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115702" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902025v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490166" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902010v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Chang Kim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334083" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902013v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb. Moraes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Freitas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193253" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902022v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414154" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541103" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkee Moon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662818" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379566" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901982v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379009" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425948v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jeon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thierry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356794" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425953v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_54" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8WC631P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426368v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohyun Lee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grailhe" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75286-8_34" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425946v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892755_21" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425945v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361251" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425525v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhassine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Olivo-Marin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418711" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425514v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2004.1398769" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081092v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425510v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247160" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425506v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.478040" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25547-2_3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC102C3AF19F657932B462C5FD62F26836EEFE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901994v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_84" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Bendidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Svatko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09500-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Stern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasvergnas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-24-3822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pla&#231;ais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106040.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X2400014X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04249530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42124-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.447926" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scheunemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tch&#233;nio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;at" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64060-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Crozet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nikalayevich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15470-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Deton Cabanillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M G Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.590949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01323-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rose" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rappez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Triana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexandrov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23955" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Saplaoura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Apelt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.06.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nassrallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fonseca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37892" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Menezes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800146" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Rexhepaj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine del Nery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472630317740831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Pietro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Valon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foerster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihavuddin Asm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boletta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.138271" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1030-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Taek Oh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kwak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoo Kang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Lee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hyun Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kwon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.542613" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902065v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Singh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carpenter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057114528537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Contreras-Dominguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M. Dossin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hansen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055539" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902061v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebjorn Ljosa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob ter Horst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sokolnicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jenkins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057113503553" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-02915689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Kim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.04.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Sik Kang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Bin Im" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21150" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carralot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ogier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Boese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Brodin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr648" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Je Ku" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M Dossin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a E Hansen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ayong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041765" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850256v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair L Siqueira-Neto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Moon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Jang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyongseon Yang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbok Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Kwon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weontae Lee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Emans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111427347" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Giardini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Macedo Dossin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019733" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Windisch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Youl Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111415521" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00696809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunrim Oh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hun Sohn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000675" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902031v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peguillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001100" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kuyon Lim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Yoon Kwon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057110374993" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borsoi Moraes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.04.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Kyoung Jeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000645" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Kyu Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette S Boese" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057108328762" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa M. Mhlanga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P. Bratu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybarska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006241" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902007v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenistein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenseigne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christophe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20627" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dusch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Siqueira-Neto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002313" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dusch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wachsmuth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01844.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi Chul Kim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyong Jung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057107301319" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425531v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therizols" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Cabal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200505159" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20060482" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425944v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liedl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emiliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Parak" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.872323" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163778v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Miko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth928" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bourou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Casta&#241;o Segade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mezger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bricout" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998293v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462369v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir El Mesbahi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karush Suri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Kenyon-Dean" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.21317" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watkinson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01098" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00496" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462338v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635200" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_26" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081376v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Veith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761518" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081464v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daupin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubreuil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezger-Lallemand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761452" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902039v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechang Kim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115702" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490166" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Chang Kim" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334083" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb. Moraes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Freitas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193253" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902022v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414154" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901998v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541103" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902005v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkee Moon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662818" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426311v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379566" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425953v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_54" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8WC631P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jeon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thierry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356794" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohyun Lee" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grailhe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75286-8_34" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425945v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361251" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425946v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892755_21" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425525v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhassine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Olivo-Marin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418711" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081092v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425520v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425514v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2004.1398769" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425510v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247160" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.478040" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902046v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25547-2_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC102C3AF19F657932B462C5FD62F26836EEFE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901994v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_84" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>