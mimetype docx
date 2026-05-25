--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1513,429 +1513,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo large-scale analysis of Drosophila neuronal calcium traces by automated tracking of single somata</w:t>
+                <w:t xml:space="preserve">Artificially decreasing cortical tension generates aneuploidy in mouse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Delestro</w:t>
+                <w:t xml:space="preserve">Isma Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Scheunemann</w:t>
+                <w:t xml:space="preserve">Flora Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pedrazzani</w:t>
+                <w:t xml:space="preserve">Elvira Nikalayevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tchénio</w:t>
+                <w:t xml:space="preserve">Agathe Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Préat</w:t>
+                <w:t xml:space="preserve">Gaëlle Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.7153. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64060-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15470-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02861603v1</w:t>
+                <w:t xml:space="preserve">hal-03003434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially decreasing cortical tension generates aneuploidy in mouse oocytes</w:t>
+                <w:t xml:space="preserve">Genome wide natural variation of H3K27me3 selectively marks genes predicted to be important for cell differentiation in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Bennabi</w:t>
+                <w:t xml:space="preserve">Xue Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Crozet</w:t>
+                <w:t xml:space="preserve">Achal Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Nikalayevich</w:t>
+                <w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chaigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Letort</w:t>
+                <w:t xml:space="preserve">Catherine Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15470-y⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.3208 - 3220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003434v1</w:t>
+                <w:t xml:space="preserve">hal-03384417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide natural variation of H3K27me3 selectively marks genes predicted to be important for cell differentiation in Phaeodactylum tricornutum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo large-scale analysis of Drosophila neuronal calcium traces by automated tracking of single somata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Delestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Zhao</w:t>
+                <w:t xml:space="preserve">Lisa Scheunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achal Rastogi</w:t>
+                <w:t xml:space="preserve">Mélanie Pedrazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
+                <w:t xml:space="preserve">Paul Tchénio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cantrel</w:t>
+                <w:t xml:space="preserve">Thomas Préat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229, pp.3208 - 3220. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64060-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384417v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02861603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of transcriptional and translational regulations in human cells infected by Listeria monocytogenes</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -2417,295 +2417,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fluctuations of the Nuclear Envelope Shape the Transcriptional Dynamics in Oocytes</w:t>
+                <w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Almonacid</w:t>
+                <w:t xml:space="preserve">Mathieu Bahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Al Jord</w:t>
+                <w:t xml:space="preserve">Valentine Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephany El-Hayek</w:t>
+                <w:t xml:space="preserve">Charles Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Othmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coulpier</w:t>
+                <w:t xml:space="preserve">Leila Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003444v1</w:t>
+                <w:t xml:space="preserve">hal-02084432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Fluctuations of the Nuclear Envelope Shape the Transcriptional Dynamics in Oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Almonacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Noel</w:t>
+                <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Murigneux</w:t>
+                <w:t xml:space="preserve">Stephany El-Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bernard</w:t>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Bastianelli</w:t>
+                <w:t xml:space="preserve">Fanny Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2), pp.145-157.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084432v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">m&amp;lt;sup&amp;gt;5&amp;lt;/sup&amp;gt;C Methylation Guides Systemic Transport of Messenger RNA over Graft Junctions in Plants</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftheria Saplaoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Apelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (15), pp.2465-2476.e5. </w:t>
@@ -3491,51 +3491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrated mitotic oscillator drives motile ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,51 +3932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreetama Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elton Rexhepaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Delestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7312,295 +7312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere tethering at the nuclear periphery is essential for efficient DNA double strand break repair in subtelomeric region</w:t>
+                <w:t xml:space="preserve">Cerebral microcirculation shear stress levels determine Neisseria meningitidis attachment sites along the blood–brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Therizols</w:t>
+                <w:t xml:space="preserve">Emilie Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Cabal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auguste Genovesio</w:t>
+                <w:t xml:space="preserve">Christine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
+                <w:t xml:space="preserve">Francis Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 172 (2), pp.189-199. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 203 (8), pp.1939-1950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.200505159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20060482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425531v1</w:t>
+                <w:t xml:space="preserve">hal-02425940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral microcirculation shear stress levels determine Neisseria meningitidis attachment sites along the blood–brain barrier</w:t>
+                <w:t xml:space="preserve">Telomere tethering at the nuclear periphery is essential for efficient DNA double strand break repair in subtelomeric region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mairey</w:t>
+                <w:t xml:space="preserve">Pierre Therizols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Jaubert</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 203 (8), pp.1939-1950. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 172 (2), pp.189-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20060482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200505159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425940v1</w:t>
+                <w:t xml:space="preserve">hal-02425531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t>
               </w:r>
@@ -8382,103 +8382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3K27me3 natural variation selectively marks genes predicted to be important for differentiation in unicellular algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achal Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Ait Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11311,213 +11311,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split and merge data association filter for dense multi-target tracking</w:t>
+                <w:t xml:space="preserve">Interacting multiple model based method to track moving fluorescent biological spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition ICPR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 2nd IEEE International Symposium on Biomedical Imaging: Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Arlington, United States. pp.1239-1242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2004.1398769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425520v1</w:t>
+                <w:t xml:space="preserve">hal-02425514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting multiple model based method to track moving fluorescent biological spots</w:t>
+                <w:t xml:space="preserve">Split and merge data association filter for dense multi-target tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Olivo-Marin</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 2nd IEEE International Symposium on Biomedical Imaging: Macro to Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition ICPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2004.1398769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425514v1</w:t>
+                <w:t xml:space="preserve">hal-02425520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of multiple fluorescent biological objects in three dimensional video microscopy</w:t>
               </w:r>
@@ -11620,51 +11620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking fluroescent spots in biological video microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Optics 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, San Jose, United States. pp.98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12093,51 +12093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Bendidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Svatko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09500-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Stern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasvergnas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-24-3822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pla&#231;ais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106040.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X2400014X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04249530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42124-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.447926" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scheunemann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tch&#233;nio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;at" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64060-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Crozet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nikalayevich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15470-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Deton Cabanillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M G Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.590949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01323-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rose" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rappez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Triana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexandrov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23955" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Saplaoura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Apelt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.06.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nassrallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fonseca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37892" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Menezes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800146" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Rexhepaj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine del Nery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472630317740831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Pietro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Valon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foerster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihavuddin Asm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boletta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.138271" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1030-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Taek Oh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kwak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoo Kang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Lee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hyun Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kwon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.542613" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902065v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Singh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carpenter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057114528537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Contreras-Dominguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M. Dossin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hansen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055539" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902061v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebjorn Ljosa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob ter Horst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sokolnicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jenkins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057113503553" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-02915689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Kim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.04.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Sik Kang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Bin Im" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21150" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carralot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ogier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Boese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Brodin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr648" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Je Ku" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M Dossin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a E Hansen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ayong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041765" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850256v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair L Siqueira-Neto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Moon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Jang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyongseon Yang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbok Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Kwon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weontae Lee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Emans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111427347" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Giardini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Macedo Dossin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019733" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Windisch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Youl Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111415521" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00696809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunrim Oh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hun Sohn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000675" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902031v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peguillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001100" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kuyon Lim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Yoon Kwon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057110374993" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borsoi Moraes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.04.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Kyoung Jeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000645" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Kyu Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette S Boese" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057108328762" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa M. Mhlanga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P. Bratu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybarska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006241" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902007v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenistein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenseigne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christophe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20627" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dusch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Siqueira-Neto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002313" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dusch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wachsmuth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01844.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi Chul Kim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyong Jung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057107301319" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425531v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therizols" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Cabal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200505159" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20060482" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425944v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liedl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emiliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Parak" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.872323" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163778v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Miko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth928" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bourou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Casta&#241;o Segade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mezger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bricout" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998293v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462369v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir El Mesbahi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karush Suri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Kenyon-Dean" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.21317" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watkinson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01098" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00496" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462338v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635200" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_26" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081376v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Veith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761518" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081464v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daupin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubreuil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezger-Lallemand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761452" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902039v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechang Kim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115702" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490166" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Chang Kim" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334083" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb. Moraes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Freitas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193253" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902022v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414154" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901998v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541103" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902005v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkee Moon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662818" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426311v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379566" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425953v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_54" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8WC631P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jeon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thierry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356794" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohyun Lee" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grailhe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75286-8_34" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425945v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361251" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425946v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892755_21" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425525v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhassine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Olivo-Marin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418711" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081092v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425520v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425514v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2004.1398769" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425510v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247160" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.478040" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902046v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25547-2_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC102C3AF19F657932B462C5FD62F26836EEFE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901994v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_84" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Bendidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Cohen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Svatko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09500-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Stern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lasvergnas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-24-3822" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Stringari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pla&#231;ais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106040.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Gheisari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X24000084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lamiable" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X2400014X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Franco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vasconcelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04249530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Champetier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Leonardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42124-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Mohamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.447926" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Bennabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Crozet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nikalayevich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chaigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Letort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15470-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Deton Cabanillas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02861603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scheunemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pedrazzani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tch&#233;nio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;at" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64060-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M G Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.590949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01323-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rose" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rappez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Triana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexandrov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23955" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almonacid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany El-Hayek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coulpier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2019.09.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345722v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perrera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftheria Saplaoura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Apelt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.06.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02387433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Paternina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Alasseur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Hir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky858" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nassrallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fonseca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37892" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Menezes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Berrabah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.201800146" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton Rexhepaj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chauchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine del Nery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472630317740831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Di Pietro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Valon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Go&#239;ame" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.06.055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foerster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihavuddin Asm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boletta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.138271" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1030-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Taek Oh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kwak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoo Kang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggun Lee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Hyun Lee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Yoon Kwon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.542613" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902065v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Singh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carpenter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057114528537" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dorval" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Contreras-Dominguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M. Dossin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hansen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0055539" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902061v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebjorn Ljosa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Caie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob ter Horst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Sokolnicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jenkins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057113503553" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-02915689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Kim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Garcia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2013.04.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Sik Kang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang-Bin Im" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21150" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Carralot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ogier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Boese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Brodin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr648" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Je Ku" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de M Dossin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael a E Hansen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ayong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041765" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00850256v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair L Siqueira-Neto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Moon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Jang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyongseon Yang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changbok Lee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jun Kwon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weontae Lee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Emans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111427347" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Giardini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Macedo Dossin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yeon Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019733" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc P Windisch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Youl Kim" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057111415521" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00696809v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunrim Oh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Hun Sohn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000675" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902031v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peguillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Larrouy-Maumus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001100" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Kuyon Lim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Yoon Kwon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057110374993" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Borsoi Moraes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2010.04.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902018v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Kyoung Jeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000645" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Kyu Kim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lenseigne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette S Boese" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057108328762" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa M. Mhlanga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P. Bratu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybarska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006241" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902007v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenistein" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenseigne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Christophe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20627" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dusch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Siqueira-Neto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002313" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dusch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dorval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wachsmuth" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2007.01844.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hi Chul Kim" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyong Jung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087057107301319" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425940v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jaubert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20060482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425531v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Therizols" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Cabal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200505159" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425944v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liedl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Emiliani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Parak" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.872323" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00163778v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Miko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth928" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bourou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biel Casta&#241;o Segade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boye" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mezger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bricout" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stroebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998293v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462369v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir El Mesbahi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisandra Denton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karush Suri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Kenyon-Dean" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.21317" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watkinson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.01098" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Manandhar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv57701.2024.00496" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462338v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635200" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25069-9_26" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081376v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Veith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761518" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081464v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daupin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Dubreuil" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezger-Lallemand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081371v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761452" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081416v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902039v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heechang Kim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115702" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490166" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Chang Kim" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334083" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cb. Moraes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Freitas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2009.5193253" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902022v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414154" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901998v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541103" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902005v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkee Moon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2008.4662818" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426311v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379566" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425953v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74607-2_54" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8WC631P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jeon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thierry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.356794" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohyun Lee" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Grailhe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75286-8_34" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425945v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2361251" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425946v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892755_21" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425525v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belhassine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Olivo-Marin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2004.1418711" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081092v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425514v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2004.1398769" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425520v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425510v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1247160" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.478040" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902046v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25547-2_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC102C3AF19F657932B462C5FD62F26836EEFE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901994v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_84" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>