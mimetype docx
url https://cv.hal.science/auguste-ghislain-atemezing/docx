--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,77 +66,345 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 11e conférence nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -152,413 +420,145 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France. Association Française pour l'Intelligence Artificielle, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWoCoT 2023 : Semantic Web on Constrained Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3412, CEUR, https://ceur-ws.org/Vol-3412/, 2023, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125604v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04748891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -697,51 +697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial de la 10ème édition de la Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -900,51 +900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la subjectivité et de l'expertise du locuteur : une nouvelle approche pour la présomption d'infox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infox sur Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -995,51 +995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Kouamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Kouokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Research in Computer Science (CRI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Yaounde, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1064,90 +1064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1172,51 +1172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,51 +1224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,51 +1293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph publication and browsing using Neo4J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,51 +1388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLD 2014 - 5th International Workshop on Consuming Linked Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t>
@@ -1638,51 +1638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Geometry and Reference Systems on the Web of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1828,51 +1828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure interopérabilité des données géographiques françaises sur le Web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,51 +2269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Data Science School 2022, Bénin. 2022, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,51 +2376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerfectO: An Online Toolkit for Improving Quality, Accessibility, and Classification of Domain-based Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Gyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,51 +2499,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AWS Neptune Benchmark Over Real-World Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Mondeca. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable 2.3, Institut National de l'Information Géographique et Forestière; Eurecom, Telecom ParisTech. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2913,269 +2913,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIVE: a Tool for Checking Licenses Compatibility between Vocabularies and Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the Important Properties of an Entity? Comparing Users and Knowledge Graph Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabrio Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLD 2014 - International Workshop on Consuming Linked Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Semantic Web Conference, ESWC 2014 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Anissaras, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11955-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076619v1</w:t>
+                <w:t xml:space="preserve">hal-01082169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the Important Properties of an Entity? Comparing Users and Knowledge Graph Point of View</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIVE: a Tool for Checking Licenses Compatibility between Vocabularies and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Governatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho-Pun Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Conference, ESWC 2014 Satellite Events</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLD 2014 - International Workshop on Consuming Linked Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. , 1272, 2014, Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11955-7_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082169v1</w:t>
+                <w:t xml:space="preserve">hal-01076619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlinking and Visualizing Linked Open Data with Geospatial Reference Data</w:t>
               </w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Workshop on Ontology Matching, collocated with the 12th International Semantic Web Conference ISWC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://data.ign.fr/def/topo#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3568,51 +3568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des primitives géométriques représentant la forme et la localisation d'entités topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des unités administratives de l'IGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,51 +3804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des systèmes de coordonnées de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189901v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kouokam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Huynh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716149v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64619-6_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132794v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrio Elena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189901v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kouokam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Huynh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716149v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64619-6_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132794v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrio Elena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>