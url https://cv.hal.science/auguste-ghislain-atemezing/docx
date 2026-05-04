--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,499 +66,499 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la 11e conférence nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France. Association Française pour l'Intelligence Artificielle, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189901v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SWoCoT 2023 : Semantic Web on Constrained Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3412, CEUR, https://ceur-ws.org/Vol-3412/, 2023, ISSN 1613-0073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04748891v1</w:t>
-              </w:r>
-[...200 lines deleted...]
-                <w:t xml:space="preserve">hal-04125604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -697,51 +697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial de la 10ème édition de la Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -900,51 +900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la subjectivité et de l'expertise du locuteur : une nouvelle approche pour la présomption d'infox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infox sur Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -995,51 +995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Kouamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Kouokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Research in Computer Science (CRI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Yaounde, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1064,90 +1064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1172,51 +1172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,51 +1224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,51 +1293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph publication and browsing using Neo4J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,51 +1388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Antoniazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Badeig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLD 2014 - 5th International Workshop on Consuming Linked Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t>
@@ -1638,51 +1638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Geometry and Reference Systems on the Web of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1828,51 +1828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure interopérabilité des données géographiques françaises sur le Web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2269,51 +2269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Data Science School 2022, Bénin. 2022, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,51 +2376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerfectO: An Online Toolkit for Improving Quality, Accessibility, and Classification of Domain-based Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Gyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,51 +2499,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AWS Neptune Benchmark Over Real-World Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Mondeca. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Livrable 2.3, Institut National de l'Information Géographique et Forestière; Eurecom, Telecom ParisTech. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLD 2014 - International Workshop on Consuming Linked Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. , 1272, 2014, Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Workshop on Ontology Matching, collocated with the 12th International Semantic Web Conference ISWC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://data.ign.fr/def/topo#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3568,51 +3568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des primitives géométriques représentant la forme et la localisation d'entités topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des unités administratives de l'IGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3804,51 +3804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Ontologie] Ontologie des systèmes de coordonnées de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189901v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kouokam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Huynh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716149v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64619-6_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132794v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrio Elena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189901v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kouokam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Huynh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716149v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64619-6_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132794v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrio Elena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>