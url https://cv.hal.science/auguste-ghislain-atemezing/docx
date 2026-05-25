--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -773,312 +773,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un traitement hybride du vague textuel : du système expert VAGO à son clone neuronal</w:t>
+                <w:t xml:space="preserve">BUILDING AND VALIDATING AN ONTOLOGY FOR PUBLIC PROCUREMENT: THE CASE OF CAMEROON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Icard</w:t>
+                <w:t xml:space="preserve">Jules Kouamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Egré</w:t>
+                <w:t xml:space="preserve">Etienne Kouokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.151-163</w:t>
+              <w:t xml:space="preserve">Conference on Research in Computer Science (CRI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Yaounde, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130145v1</w:t>
+                <w:t xml:space="preserve">hal-04420667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la subjectivité et de l'expertise du locuteur : une nouvelle approche pour la présomption d'infox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un traitement hybride du vague textuel : du système expert VAGO à son clone neuronal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Capet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Egré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infox sur Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Sorbonne Université (Paris), France</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.151-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082821v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUILDING AND VALIDATING AN ONTOLOGY FOR PUBLIC PROCUREMENT: THE CASE OF CAMEROON</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification de la subjectivité et de l'expertise du locuteur : une nouvelle approche pour la présomption d'infox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Kouokam</w:t>
+                <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Research in Computer Science (CRI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Yaounde, Cameroon</w:t>
+              <w:t xml:space="preserve">Infox sur Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420667v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation Node-RED de données sémantiques du bâtiment</w:t>
               </w:r>
@@ -1166,230 +1166,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Knowledge Graph publication and browsing using Neo4J</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bento</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
+                <w:t xml:space="preserve">Anh Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">The 1st workshop on Squaring the circle on graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371975v1</w:t>
+                <w:t xml:space="preserve">hal-03453479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graph publication and browsing using Neo4J</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+                <w:t xml:space="preserve">Architectural Concerns for Constrained Stream Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Huynh</w:t>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st workshop on Squaring the circle on graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Stream Reasoning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453479v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperabilité et raisonnement dans le Web Sémantique des objets: le projet CoSWoT</w:t>
               </w:r>
@@ -1494,398 +1494,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking Licenses Compatibility between Vocabularies and Data</w:t>
+                <w:t xml:space="preserve">Modeling Geometry and Reference Systems on the Web of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Governatori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serena Villata</w:t>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLD 2014 - 5th International Workshop on Consuming Linked Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">Linking Geospatial Data Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076621v1</w:t>
+                <w:t xml:space="preserve">hal-02398638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Geometry and Reference Systems on the Web of Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Publishing Reference Geodata on the Web : Opportunities and Challenges for IGN France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linking Geospatial Data Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Terra Cognita 2014, 6th International Workshop on the Foundations, Technologies and Applications of the Geospatial Web.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398638v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publishing Reference Geodata on the Web : Opportunities and Challenges for IGN France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Checking Licenses Compatibility between Vocabularies and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Governatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+                <w:t xml:space="preserve">Ho-Pun Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Cognita 2014, 6th International Workshop on the Foundations, Technologies and Applications of the Geospatial Web.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">COLD 2014 - 5th International Workshop on Consuming Linked Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388085v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure interopérabilité des données géographiques françaises sur le Web de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances (IC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.369-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1936,77 +1936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Scharffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Workshop on Semantic Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toronto, ON, Canada</w:t>
@@ -2323,460 +2323,460 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AWS Neptune Benchmark Over Real-World Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Mondeca. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132794v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards A Smarter Online Debates Analysis: A French Public Portal Use-Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Mondeca. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de connaissances spécifiques : information spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Livrable 2.3, Institut National de l'Information Géographique et Forestière; Eurecom, Telecom ParisTech. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PerfectO: An Online Toolkit for Improving Quality, Accessibility, and Classification of Domain-based Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Gyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic IoT: Theory and Applications Interoperability, Provenance and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64619-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200754v1</w:t>
-              </w:r>
-[...293 lines deleted...]
-                <w:t xml:space="preserve">hal-02423633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2794,51 +2794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent and decentralized Applications on constrained objects using Semantic Web technologies for Sustainable Agriculture and Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabrio Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Semantic Web Conference, ESWC 2014 Satellite Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Anissaras, Crete, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3036,90 +3036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIVE: a Tool for Checking Licenses Compatibility between Vocabularies and Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Governatori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Pun Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] Ontologie des primitives géométriques représentant la forme et la localisation d'entités topographiques</w:t>
+                <w:t xml:space="preserve">[Ontologie] Ontologie des unités administratives de l'IGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
@@ -3607,293 +3607,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vatant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, http://data.ign.fr/def/geometrie#</w:t>
+              <w:t xml:space="preserve">2013, http://data.ign.fr/def/geofla#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415682v1</w:t>
+                <w:t xml:space="preserve">hal-04415703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] Ontologie des unités administratives de l'IGN</w:t>
+                <w:t xml:space="preserve">[Ontologie] Ontologie des systèmes de coordonnées de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2013, http://data.ign.fr/def/geofla#</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, http://data.ign.fr/def/ignf#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415703v1</w:t>
+                <w:t xml:space="preserve">hal-04415699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ontologie] Ontologie des systèmes de coordonnées de référence</w:t>
+                <w:t xml:space="preserve">[Ontologie] Ontologie des primitives géométriques représentant la forme et la localisation d'entités topographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Auguste Atemezing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013, http://data.ign.fr/def/ignf#</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis John Mcgibbney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vatant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, http://data.ign.fr/def/geometrie#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415699v1</w:t>
+                <w:t xml:space="preserve">hal-04415682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189901v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kouokam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Huynh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716149v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64619-6_7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132794v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrio Elena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189901v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Knibbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Moreira de Sousa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kouamo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kouokam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Huynh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Governatori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Pun Lam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716149v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132794v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Gyrard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Serrano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64619-6_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Assaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrio Elena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Feliachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van den Brink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Barnaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis John Mcgibbney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vatant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>