--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Auguste TETENOIRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur post doctoral à l'EPFL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">auguste-tetenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7538-7543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tetenoire_a_1 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH PROFILE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">updated 19/02/2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gas/Surface interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Photo-induced reactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heterogeneous catalysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrocatalysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Condensed matter</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoparticles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Density Functional Theory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Density Functional Tight Binding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning Interatomic Potential</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ab-initio Molecular Dynamics and non-adiabatic AIMD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minimum Energy Path research for reactivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 published papers (5 as first author), 1 submitted and 4 in preparation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 Funding obtained</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12 oral presentations at workshops/conferences and 6 invited seminars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 poster presentations at workshops/conferences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I also participated to scientific diffusion events such as: Science festival, or Maths-club in high school, déclic, comptoirs des sciences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INVITED SEMINARS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de Chimie de la Matière Condensée de Bordeaux (ICMCB) Bordeaux, France, October 14, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Modeling physico-chemical properties: choosing the appropriated tool according to the scale”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Physique de l’école Normale Supérieure (LPENS-micromega) Paris, France, November 21, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Simulation of the photoinduced reaction of CO oxidation on Ru(0001)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Chimie et Biochimie Computationnelles (LCBC-EPFL) Lausanne, Switzerland, October 22, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Modeling reactivity of molecules on metal surfaces”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de physique des Atomes, Lasers et Molécules (PhLAM) Lille, France, July 4, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Toward large computational cell: application of DFTB parametrized method for molecules on metal surfaces”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Charles Gerhardt (ICGM) Montpellier, France, 8 March 8, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Modeling reactivity of molecules on metal surfaces”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences Moleculaire (ISM) Bordeaux, France, December 1, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Dynamics of the Photo-induced desorption and oxidation of CO on Ru(0001) with different (O,CO) coverages” and ”Spectroscopic and computational investigation of the grafting of calix[4]arenes on gold nanorods”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORGANIZATION OF EVENTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ThéMoSiA Prospect ”Means of calculation” , volunteer member in the organization of the event in Marseille, (France), 20-21 November 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Atomic Simulation Environment: Integration into Wider Community Projects , Co-organization of the CECAM workshop in Mainz, (Germany), 15-19 June 2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">REVIEWER ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wiley</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Advanced energy materials</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Solar RRL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Materials science & engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PCCP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">American Physical Society– Physical Review Applied</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Review B</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updated 16/02/2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am born in France's Landes region, then I moved to Bordeaux at 17 to study chemistry at the University of Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my Bachelor's in Chemistry (2013 to 2016) to pursue with an International Master in Physical-Chemistry and Chemical-Physics (PCCP) at Bordeaux university, and graduated in 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">During my master, I did an internship with Fabio Busnengo at the IFIR (Instituto de Física de Rosario) in Rosario, Argentina in simulating supersonic beam experiment of CH4 colliding with Ir(111) surface.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thanks to the Transborder Laboratory (LTCQuantumChemPhys), I subsequently pursued in a PhD in Donostia-San Sebastian, Spain, under the supervision of Maite Alducin and Iñaki Juaristi, focusing on gas/solid interfaces.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In March 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I completed my PhD entitled &amp;quot;Dynamics of the photo-induced desorption and oxidation of CO on Ru(0001) with different (O, CO) coverages&amp;quot;. My thesis explored CO and atomic O adsorption on the surface of Ru(0001) for various coverages, using Density Functional Theory (DFT) method and ab-initio molecular dynamics including electronic friction (AIMDEF). I also developed a Neural Network Potential Energy Surface (NNPES) to enhance molecular dynamic calculations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In April 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I started a postdoctoral position at the Institut de Sciences Chimiques de Rennes (ISCR) in the CTI team, collaborating with Arnaud Fihey and Mikaël Kepenekian on simulating electrochemical processes on Au nanoparticles and carbon substrates.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In continuation to this post-doc I worked with Benoît Coasne (LIPhy) and Mikaël Kepenekian on a microkinetic reactor model to perform simulation of water gas shift on Mo5N6 material synthesized by Franck Tessier and Stephane Cordier at ISCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In April 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I moved to Lausanne to start a post-doc with Ursula Röthlisberger at LCBC lab at EPFL. There, I start implementing DFTB+ code to the MiMiC framework for QM/MM calculation. In parallel I participate to the simulation of solar cell devices (also performed in the group of U. Röthlisberger) using machine learning interatomic potential approach.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yet (2026), I directed one M2 student internship and gave practical classes in General chemistry, and lectures in Atomistic, Crystallography, and Chemistry in solution (accessible in the section Teaching), and practical classes on Atomistic simulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Computational Catalysis and Chemical Reactivity with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Corminboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Jorner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kästner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c17786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photoinduced Desorption and Oxidation of CO on Ru(0001) Using a Neural Network Potential Energy Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Žugec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Muzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaolong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.4c00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipodal Au–C grafting of calix[4]arene molecules on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Omelchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Malytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepeintre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (36), pp.14677-14684. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SC02355B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of electrons and phonons in the photoinduced CO desorption and CO oxidation on (O,CO)-Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2023.1235176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced CO Desorption Dominates over Oxidation on Different O + CO Covered Ru(0001) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (21), pp.10087-10096. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Ultrafast Photoinduced CO Desorption Dominates over Oxidation on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (36), pp.8516-8521. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coadsorption and Reactivity of O and CO on Ru(0001) and Their Coverage Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (23), pp.12614-12627. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Time Scale Molecular Dynamics of Large-Scale Simulations Enhanced by Machine Learning of Hydroxylated Tin Oxide with Additives for Solar Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vezzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Rothlisberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SusML: Towards sustainable exploration of chemical spaces with machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware and research options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect Meeting 2025: “Means of calculation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipodal Au–C grafting of calix[4]arene molecules on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Division Chimie-Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipodal Au–C grafting of calix[4]arene molecules on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Donostia San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of photoinduced reaction of CO oxidation on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent anchoring of macrocycles on metallic nanoparticles for electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent anchoring of macrocycles on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Omelchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and computational investigation of the grafting of calix[4]arenes on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Or-Nano/ Plasmonique active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions photo-induites d’oxydation et de désorption de CO sur une surface de Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO oxidation on Ru(0001): unraveling the changes in molecular orbitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCCP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical trajectory study of CH4 scattering and sticking on Ir(111): Effect of the angle of incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heriberto Fabio Busnengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCCP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced oxidation and desorption of CO on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Time Scale Molecular Dynamics of Large-Scale Simulations Enhanced by Machine Learning of Hydroxylated Tin Oxide with Additives for Solar Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vezzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Rothlisberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Time Scale Molecular Dynamics of Large-Scale Simulations Enhanced by Machine Learning of Hydroxylated Tin Oxide with Additives for Solar Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vezzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Rothlisberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Chemical Society Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization with Raman spectroscopy of functionalized gold nanorod surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Omelchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Malytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lepeintre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photoinduced Desorption and Oxidation of CO on Ru(0001) Using a Neural Network Potential Energy Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Žugec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in catalytic reactivity simulations under operando conditions (CECAM Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Varigotti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Ultrafast Photoinduces CO desorption Dominates Over Oxidation on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Modélisation et Simulations (JTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser pulses induce oxidation of carbon monoxide in a ruthenium surface: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Dynamics at Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into Li+ Transport Enabled by Isolated Sulfur Species in Li3PS4 Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pawelko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the photo-induced desorption and oxidation of CO on Ru(0001) with different (O, CO) coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Condensed Matter [cond-mat]. Universidad del Pais Vasco, 2023. English. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04059915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Auguste TETENOIRE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur post doctoral à l'EPFL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">auguste-tetenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7538-7543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tetenoire_a_1 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESEARCH PROFILE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">updated 19/02/2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gas/Surface interactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Photo-induced reactions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heterogeneous catalysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Electrocatalysis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Condensed matter</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoparticles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Density Functional Theory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Density Functional Tight Binding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning Interatomic Potential</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ab-initio Molecular Dynamics and non-adiabatic AIMD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minimum Energy Path research for reactivity</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">7 published papers (5 as first author), 1 submitted and 4 in preparation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 Funding obtained</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">12 oral presentations at workshops/conferences and 6 invited seminars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6 poster presentations at workshops/conferences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I also participated to scientific diffusion events such as: Science festival, or Maths-club in high school, déclic, comptoirs des sciences.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INVITED SEMINARS:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de Chimie de la Matière Condensée de Bordeaux (ICMCB) Bordeaux, France, October 14, 2025</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Modeling physico-chemical properties: choosing the appropriated tool according to the scale”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Physique de l’école Normale Supérieure (LPENS-micromega) Paris, France, November 21, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Simulation of the photoinduced reaction of CO oxidation on Ru(0001)”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Chimie et Biochimie Computationnelles (LCBC-EPFL) Lausanne, Switzerland, October 22, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Modeling reactivity of molecules on metal surfaces”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de physique des Atomes, Lasers et Molécules (PhLAM) Lille, France, July 4, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Toward large computational cell: application of DFTB parametrized method for molecules on metal surfaces”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Charles Gerhardt (ICGM) Montpellier, France, 8 March 8, 2024</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Modeling reactivity of molecules on metal surfaces”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut des Sciences Moleculaire (ISM) Bordeaux, France, December 1, 2023</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">”Dynamics of the Photo-induced desorption and oxidation of CO on Ru(0001) with different (O,CO) coverages” and ”Spectroscopic and computational investigation of the grafting of calix[4]arenes on gold nanorods”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORGANIZATION OF EVENTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ThéMoSiA Prospect ”Means of calculation” , volunteer member in the organization of the event in Marseille, (France), 20-21 November 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Atomic Simulation Environment: Integration into Wider Community Projects , Co-organization of the CECAM workshop in Mainz, (Germany), 15-19 June 2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">REVIEWER ACTIVITIES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wiley</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Advanced energy materials</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Solar RRL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elsevier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Materials science & engineering</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PCCP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">American Physical Society– Physical Review Applied</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physical Review B</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Updated 16/02/2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am born in France's Landes region, then I moved to Bordeaux at 17 to study chemistry at the University of Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed my Bachelor's in Chemistry (2013 to 2016) to pursue with an International Master in Physical-Chemistry and Chemical-Physics (PCCP) at Bordeaux university, and graduated in 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">During my master, I did an internship with Fabio Busnengo at the IFIR (Instituto de Física de Rosario) in Rosario, Argentina in simulating supersonic beam experiment of CH4 colliding with Ir(111) surface.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thanks to the Transborder Laboratory (LTCQuantumChemPhys), I subsequently pursued in a PhD in Donostia-San Sebastian, Spain, under the supervision of Maite Alducin and Iñaki Juaristi, focusing on gas/solid interfaces.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In March 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I completed my PhD entitled &amp;quot;Dynamics of the photo-induced desorption and oxidation of CO on Ru(0001) with different (O, CO) coverages&amp;quot;. My thesis explored CO and atomic O adsorption on the surface of Ru(0001) for various coverages, using Density Functional Theory (DFT) method and ab-initio molecular dynamics including electronic friction (AIMDEF). I also developed a Neural Network Potential Energy Surface (NNPES) to enhance molecular dynamic calculations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In April 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I started a postdoctoral position at the Institut de Sciences Chimiques de Rennes (ISCR) in the CTI team, collaborating with Arnaud Fihey and Mikaël Kepenekian on simulating electrochemical processes on Au nanoparticles and carbon substrates.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In continuation to this post-doc I worked with Benoît Coasne (LIPhy) and Mikaël Kepenekian on a microkinetic reactor model to perform simulation of water gas shift on Mo5N6 material synthesized by Franck Tessier and Stephane Cordier at ISCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In April 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I moved to Lausanne to start a post-doc with Ursula Röthlisberger at LCBC lab at EPFL. There, I start implementing DFTB+ code to the MiMiC framework for QM/MM calculation. In parallel I participate to the simulation of solar cell devices (also performed in the group of U. Röthlisberger) using machine learning interatomic potential approach.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yet (2026), I directed one M2 student internship and gave practical classes in General chemistry, and lectures in Atomistic, Crystallography, and Chemistry in solution (accessible in the section Teaching), and practical classes on Atomistic simulation.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Computational Catalysis and Chemical Reactivity with Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Corminboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Jorner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kästner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c17786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photoinduced Desorption and Oxidation of CO on Ru(0001) Using a Neural Network Potential Energy Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Žugec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Muzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaolong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.4c00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipodal Au–C grafting of calix[4]arene molecules on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Omelchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Malytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepeintre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (36), pp.14677-14684. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SC02355B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced CO Desorption Dominates over Oxidation on Different O + CO Covered Ru(0001) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (21), pp.10087-10096. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c01192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the role of electrons and phonons in the photoinduced CO desorption and CO oxidation on (O,CO)-Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2023.1235176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Ultrafast Photoinduced CO Desorption Dominates over Oxidation on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (36), pp.8516-8521. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c02327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Coadsorption and Reactivity of O and CO on Ru(0001) and Their Coverage Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (23), pp.12614-12627. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Time Scale Molecular Dynamics of Large-Scale Simulations Enhanced by Machine Learning of Hydroxylated Tin Oxide with Additives for Solar Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vezzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Rothlisberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SusML: Towards sustainable exploration of chemical spaces with machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware and research options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospect Meeting 2025: “Means of calculation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipodal Au–C grafting of calix[4]arene molecules on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Division Chimie-Physique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipodal Au–C grafting of calix[4]arene molecules on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Donostia San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of photoinduced reaction of CO oxidation on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent anchoring of macrocycles on metallic nanoparticles for electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent anchoring of macrocycles on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann R. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Omelchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and computational investigation of the grafting of calix[4]arenes on gold nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fihey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Kepenekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lagrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Or-Nano/ Plasmonique active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO oxidation on Ru(0001): unraveling the changes in molecular orbitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCCP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions photo-induites d’oxydation et de désorption de CO sur une surface de Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones (RCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical trajectory study of CH4 scattering and sticking on Ir(111): Effect of the angle of incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heriberto Fabio Busnengo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCCP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced oxidation and desorption of CO on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Harvard, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Time Scale Molecular Dynamics of Large-Scale Simulations Enhanced by Machine Learning of Hydroxylated Tin Oxide with Additives for Solar Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vezzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Rothlisberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Chemical Society Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Time Scale Molecular Dynamics of Large-Scale Simulations Enhanced by Machine Learning of Hydroxylated Tin Oxide with Additives for Solar Cell Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vezzosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Carnevali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Rothlisberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psi-k 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization with Raman spectroscopy of functionalized gold nanorod surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Omelchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Malytskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Jabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lepeintre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Photoinduced Desorption and Oxidation of CO on Ru(0001) Using a Neural Network Potential Energy Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Žugec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in catalytic reactivity simulations under operando conditions (CECAM Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Varigotti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Ultrafast Photoinduces CO desorption Dominates Over Oxidation on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Saalfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Modélisation et Simulations (JTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser pulses induce oxidation of carbon monoxide in a ruthenium surface: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iñaki Juaristi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Alducin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Dynamics at Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Newport, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into Li+ Transport Enabled by Isolated Sulfur Species in Li3PS4 Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pawelko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the photo-induced desorption and oxidation of CO on Ru(0001) with different (O, CO) coverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tetenoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Condensed Matter [cond-mat]. Universidad del Pais Vasco, 2023. English. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04059915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A959055B"/>
+    <w:nsid w:val="625B154B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="89A9B01C"/>
+    <w:nsid w:val="01F30DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58999F5A"/>
+    <w:nsid w:val="FB800076"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5D73EF4"/>
+    <w:nsid w:val="608533F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A4C55EA"/>
+    <w:nsid w:val="125715CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/auguste-tetenoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7538-7543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/tetenoire_a_1 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Corminboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Jorner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes K&#228;stner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#381;ugec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Tetenoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Muzas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaolong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omelchuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepeintre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02355B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Juaristi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alducin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1235176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01192" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ehlert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juaristi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saalfrank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alducin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01618" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vezzosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Fabio Busnengo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Juaristi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Malytskyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jabin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lepeintre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawelko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rocquefelte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04059915v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/auguste-tetenoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7538-7543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/tetenoire_a_1 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Corminboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Jorner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes K&#228;stner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan &#381;ugec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Tetenoire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Muzas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaolong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.4c00197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omelchuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Malytskyi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepeintre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02355B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Juaristi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alducin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c01192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2023.1235176" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ehlert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juaristi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Saalfrank" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alducin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c02327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01618" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vezzosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kepenekian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Fabio Busnengo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Juaristi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513158v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Malytskyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jabin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lepeintre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawelko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rocquefelte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Coq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calvez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04059915v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>