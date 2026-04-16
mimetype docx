--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -528,183 +528,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortium HN MUSICA2 - actualités et objectifs 2025</w:t>
+                <w:t xml:space="preserve">Journées d'accélération du secteur musique ICCARE : l'encodage et l'interopérabilité au coeur de l'édition musicale numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Consortiums Huma-Num</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Huma-Num, Jan 2025, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France. </w:t>
+              <w:t xml:space="preserve">Journées d'accélération du secteur musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR ICCARE, Feb 2025, Versailles, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/ZENODO.14980203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15013075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979919v1</w:t>
+                <w:t xml:space="preserve">hal-04988176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées d'accélération du secteur musique ICCARE : l'encodage et l'interopérabilité au coeur de l'édition musicale numérique</w:t>
+                <w:t xml:space="preserve">Consortium HN MUSICA2 - actualités et objectifs 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'accélération du secteur musique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR ICCARE, Feb 2025, Versailles, France. </w:t>
+              <w:t xml:space="preserve">Journée des Consortiums Huma-Num</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Huma-Num, Jan 2025, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15013075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/ZENODO.14980203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988176v1</w:t>
+                <w:t xml:space="preserve">hal-04979919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'intérieur : la métaphore géologique chez Timothy McCormack</w:t>
               </w:r>
@@ -1805,51 +1805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M Sanfilippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mosca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.14980203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15013075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musson Anthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendrix Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamson Magnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cooper John" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15118210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M Sanfilippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mosca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15013075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.14980203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musson Anthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendrix Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamson Magnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cooper John" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15118210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>