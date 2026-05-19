--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -528,183 +528,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées d'accélération du secteur musique ICCARE : l'encodage et l'interopérabilité au coeur de l'édition musicale numérique</w:t>
+                <w:t xml:space="preserve">Consortium HN MUSICA2 - actualités et objectifs 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'accélération du secteur musique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR ICCARE, Feb 2025, Versailles, France. </w:t>
+              <w:t xml:space="preserve">Journée des Consortiums Huma-Num</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Huma-Num, Jan 2025, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15013075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/ZENODO.14980203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988176v1</w:t>
+                <w:t xml:space="preserve">hal-04979919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortium HN MUSICA2 - actualités et objectifs 2025</w:t>
+                <w:t xml:space="preserve">Journées d'accélération du secteur musique ICCARE : l'encodage et l'interopérabilité au coeur de l'édition musicale numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Consortiums Huma-Num</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Huma-Num, Jan 2025, Aubervilliers (Auditorium de l'Humathèque - Campus Condorcet), France. </w:t>
+              <w:t xml:space="preserve">Journées d'accélération du secteur musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR ICCARE, Feb 2025, Versailles, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/ZENODO.14980203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15013075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979919v1</w:t>
+                <w:t xml:space="preserve">hal-04988176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'intérieur : la métaphore géologique chez Timothy McCormack</w:t>
               </w:r>
@@ -822,165 +822,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flûtes dans l’imaginaire de Richard Barrett</w:t>
+                <w:t xml:space="preserve">Animation de la table ronde “Des langages contrôlés pour le patrimoine musical”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Je sais noyer le cœur de l’homme et de la bête ». Imaginaire et représentation de la flûte, de la Renaissance à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l’art et musicologie (Criham). Université de Poitiers, Apr 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Linguaggi controllati per i beni musicali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca nazionale centrale di Roma; Sapienza Università di Roma, Jun 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583104v1</w:t>
+                <w:t xml:space="preserve">hal-04871625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation de la table ronde “Des langages contrôlés pour le patrimoine musical”</w:t>
+                <w:t xml:space="preserve">Les flûtes dans l’imaginaire de Richard Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguaggi controllati per i beni musicali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca nazionale centrale di Roma; Sapienza Università di Roma, Jun 2024, Rome, Italie</w:t>
+              <w:t xml:space="preserve">« Je sais noyer le cœur de l’homme et de la bête ». Imaginaire et représentation de la flûte, de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l’art et musicologie (Criham). Université de Poitiers, Apr 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871625v1</w:t>
+                <w:t xml:space="preserve">hal-04583104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'édition chez Richard Barrett et Chris Dench</w:t>
               </w:r>
@@ -1029,191 +1029,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la base de données Péniche Opéra</w:t>
+                <w:t xml:space="preserve">La question d'une esthétique Péniche Opéra (1982 - 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Bristow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : « La Péniche Opéra. 1982-2015 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La Péniche Opéra 1982-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Criham; IReMus; IReT, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950377v1</w:t>
+                <w:t xml:space="preserve">hal-04875746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question d'une esthétique Péniche Opéra (1982 - 1990)</w:t>
+                <w:t xml:space="preserve">Présentation de la base de données Péniche Opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bristow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Péniche Opéra 1982-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Criham; IReMus; IReT, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : « La Péniche Opéra. 1982-2015 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875746v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1613,52 +1613,507 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces pianistiques de Franck Bedrossian : autour du Don Quixote Concerto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Capozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilans, conclusions et pistes d'actions suite à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots d'ouverture à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1805,51 +2260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M Sanfilippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mosca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15013075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.14980203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musson Anthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendrix Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamson Magnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cooper John" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15118210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457972v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio M Sanfilippo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mosca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979919v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.14980203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15013075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03950377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bristow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musson Anthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendrix Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williamson Magnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cooper John" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15118210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448748v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>