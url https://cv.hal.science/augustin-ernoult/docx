--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1917,390 +1917,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulté de production du son dans les instruments à anches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corto Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Fresneau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364506v1</w:t>
+                <w:t xml:space="preserve">hal-05350437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier la justesse d’une flute à bec : apports d’une modélisation globale de l’instrument</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécificités acoustiques des flûtes à trois trous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Forgeot d'Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Flûtes avec ou sans trous de jeu, simples, doubles, triples; 7es sessions d’Archéo-musicologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International de Musiques Médiévales, May 2025, Saint-Guilhem-le-Désert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366246v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités acoustiques des flûtes à trois trous</w:t>
+                <w:t xml:space="preserve">Difficulté de production du son dans les instruments à anches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Forgeot d'Arc</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flûtes avec ou sans trous de jeu, simples, doubles, triples; 7es sessions d’Archéo-musicologie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre International de Musiques Médiévales, May 2025, Saint-Guilhem-le-Désert, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289119v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modifier la justesse d’une flute à bec : apports d’une modélisation globale de l’instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/2.0002181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05350437v1</w:t>
+                <w:t xml:space="preserve">hal-05366246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Reproducibility of Impedance Measurements of Wind Instruments</w:t>
               </w:r>
@@ -5847,51 +5847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stabilité linéaire appliquée à l'interaction entre un jet visqueux et un biseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Forgeot d'Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53282D49"/>
+    <w:nsid w:val="B70D1D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6625,51 +6625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-ernoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1472-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197626475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://who.paris.inria.fr/Augustin.Ernoult/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430674v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789436v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Grothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479433v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Missoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428009v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Balosso-Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Franciosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5002692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008847v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Fresneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missoum Samy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988664" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hajczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit, Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563493v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3c9c2712c3a4db75035c45fc0e644a2bc2980ba;origin=https://gitlab.inria.fr/openwind/openwind;visit=swh:1:snp:adfb9befb62f4d40ddc198f1fb54d3924ed01cf8;anchor=swh:1:rev:97758111b51e238327764a6f855cbba81c60a3d4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-ernoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1472-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197626475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://who.paris.inria.fr/Augustin.Ernoult/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430674v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789436v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Grothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479433v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Missoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428009v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Balosso-Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Franciosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5002692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008847v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Fresneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missoum Samy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988664" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hajczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit, Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563493v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3c9c2712c3a4db75035c45fc0e644a2bc2980ba;origin=https://gitlab.inria.fr/openwind/openwind;visit=swh:1:snp:adfb9befb62f4d40ddc198f1fb54d3924ed01cf8;anchor=swh:1:rev:97758111b51e238327764a6f855cbba81c60a3d4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>