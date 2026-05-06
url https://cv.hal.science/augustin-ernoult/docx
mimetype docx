--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -1783,606 +1783,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the consistency of numerical models for wind instrument impedance</w:t>
+                <w:t xml:space="preserve">Spécificités acoustiques des flûtes à trois trous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Forgeot d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flûtes avec ou sans trous de jeu, simples, doubles, triples; 7es sessions d'Archéo-musicologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International de Musiques Médiévales, May 2025, Saint-Guilhem-le-Désert, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289207v1</w:t>
+                <w:t xml:space="preserve">hal-05289119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/2.0002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités acoustiques des flûtes à trois trous</w:t>
+                <w:t xml:space="preserve">Difficulté de production du son dans les instruments à anches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Forgeot d'Arc</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flûtes avec ou sans trous de jeu, simples, doubles, triples; 7es sessions d’Archéo-musicologie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre International de Musiques Médiévales, May 2025, Saint-Guilhem-le-Désert, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289119v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficulté de production du son dans les instruments à anches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifier la justesse d'une flute à bec : apports d'une modélisation globale de l'instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corto Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364506v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier la justesse d’une flute à bec : apports d’une modélisation globale de l’instrument</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the consistency of numerical models for wind instrument impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum Euronoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Jun 2025, Malaga, Spain. pp.2801-2806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366246v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Reproducibility of Impedance Measurements of Wind Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Colinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Málaga, Spain. pp.2797-2800, </w:t>
@@ -2619,64 +2619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of an experimental database, for the validation of resonator models, comparison of geometries and materials, and quantification of measurement errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openwind: a software to simulate wind instruments, as a tool for acoustic teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2847,109 +2847,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'effet des longues cheminées sur le son des instruments à vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does a closed long chimney affect the sound of conical reed wind instruments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Grothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timo Grothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">DAGA 2022 - 48th German Annual Conference on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Stuttgart / Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847818v1</w:t>
+                <w:t xml:space="preserve">hal-03789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
               </w:r>
@@ -3054,519 +3054,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a closed long chimney affect the sound of conical reed wind instruments?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAGA 2022 - 48th German Annual Conference on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Stuttgart / Online, Germany</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789400v1</w:t>
+                <w:t xml:space="preserve">hal-03848341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l'effet des longues cheminées sur le son des instruments à vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Grothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848341v1</w:t>
+                <w:t xml:space="preserve">hal-03847818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875692v1</w:t>
+                <w:t xml:space="preserve">hal-03848533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum difference between the German Fagott and the French Basson</w:t>
+                <w:t xml:space="preserve">Répliquer les caractéristiques sonores d'une trompette historique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timo Grothe</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Festival des 20 ans du SCRIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807886v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrum difference between the German Fagott and the French Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Grothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848533v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
               </w:r>
@@ -3578,77 +3578,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Colinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -3703,77 +3703,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Colinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -4044,77 +4044,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon / Virtual, France. </w:t>
@@ -4362,243 +4362,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring dependency between instrument design and musician's control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio de La Cuadra</w:t>
+                <w:t xml:space="preserve">The virtual workshop OpenWInD: Towards an optimal design tool of wind instruments for makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fabre</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2019 - International Symposium on Music Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432765v1</w:t>
+                <w:t xml:space="preserve">hal-02432750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual workshop OpenWInD: Towards an optimal design tool of wind instruments for makers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+                <w:t xml:space="preserve">Exploring dependency between instrument design and musician's control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio de La Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Tournemenne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2019 - International Symposium on Music Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432750v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'optimisation peut-elle être une aide à la facture instrumentale ?</w:t>
               </w:r>
@@ -5847,51 +5847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de stabilité linéaire appliquée à l'interaction entre un jet visqueux et un biseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Forgeot d'Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,64 +6203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B70D1D55"/>
+    <w:nsid w:val="E0E92502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6625,51 +6625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-ernoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1472-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197626475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://who.paris.inria.fr/Augustin.Ernoult/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430674v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789436v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Grothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479433v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Missoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428009v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Balosso-Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Franciosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5002692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008847v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Fresneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missoum Samy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988664" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hajczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit, Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563493v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3c9c2712c3a4db75035c45fc0e644a2bc2980ba;origin=https://gitlab.inria.fr/openwind/openwind;visit=swh:1:snp:adfb9befb62f4d40ddc198f1fb54d3924ed01cf8;anchor=swh:1:rev:97758111b51e238327764a6f855cbba81c60a3d4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-ernoult" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1472-1303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197626475" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://who.paris.inria.fr/Augustin.Ernoult/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430674v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789436v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Grothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231946v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2021038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479433v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Missoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428009v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Balosso-Bardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio de La Cuadra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Franciosi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430654v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5002692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Auvray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918829" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875716" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008847v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04352706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Fresneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0035124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Missoum Samy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988664" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hajczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit, Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563493v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3c9c2712c3a4db75035c45fc0e644a2bc2980ba;origin=https://gitlab.inria.fr/openwind/openwind;visit=swh:1:snp:adfb9befb62f4d40ddc198f1fb54d3924ed01cf8;anchor=swh:1:rev:97758111b51e238327764a6f855cbba81c60a3d4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>