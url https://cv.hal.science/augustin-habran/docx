--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -330,1684 +330,1753 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The West in Construction: Texas and Indian Territory at the Vanguard of American Imperial Expansion</w:t>
+                <w:t xml:space="preserve">Les libres de couleur et la question des trois races aux États-Unis dans De la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Kökény</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journée d'étude “Libres et de couleur aux États-Unis 1776-1860”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Cossu-Beaumont, Sorbonne Nouvelle (CREW); Augustin Habran, Université d'Orléans (Remelice); Marie-Jeanne Rossignol, Université Paris Cité (LARCA), Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398517v1</w:t>
+                <w:t xml:space="preserve">hal-04836022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Democratic to Restless America 1815-1860: A Paradigm Shift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indianness and Democracy: Andrew Jackson's &amp;quot;big problem&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04765901v1</w:t>
+              <w:t xml:space="preserve">Journée d'étude "De la Démocratie en Amérique. Politique et Société aux États-Unis, 1824-1848"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Frontier Line: the Deported Southeastern Indigenous Nations as “Civilizers” of the Great Plains</w:t>
+                <w:t xml:space="preserve">Reinventing Indianness in the wake of Indian removal (1815-1848): Southeastern Indians as participants in the development of a &amp;quot;vast Southern Empire&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05398509v1</w:t>
+              <w:t xml:space="preserve">EEASA 2021: Colonisations, Revolutions and Reinventions in early America and the Atlantic World, 1492-1848.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The fear that the experiment in freedom may fail”: an Interview with John Lauritz Larson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gervais</w:t>
+                <w:t xml:space="preserve">The Inevitable Fate of All These People&amp;quot;: Indian Policy and the National Imagination (1776-1830)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...420 lines deleted...]
-                <w:t xml:space="preserve">hal-03407229v1</w:t>
+              <w:t xml:space="preserve">Journée d’étude: The Last of the Mohicans, A Narrative of 1757 in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lauric Henneton, Dec 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/te0z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éloquence révolutionnaire aux États-Unis et en France : circulations, représentations et réceptions (XVIIIe-XXe s.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Parent</w:t>
+                <w:t xml:space="preserve">“The fear that the experiment in freedom may fail”: an Interview with John Lauritz Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Discours des révolutions : une étude comparée de l'éloquence révolutionnaire aux Etats-Unis et en France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04575083v1</w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 179 (2), pp.116-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.179.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nations Within / Les Nations dans la nation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The West in Construction: Texas and Indian Territory at the Vanguard of American Imperial Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kökény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nations Within / Les Nations dans la Nation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 179 (2), pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.179.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Democratic to Restless America 1815-1860: A Paradigm Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 179 (2), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.179.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mimétisme stratégique à l’épreuve du déracinement (1830-1861) : les nations indiennes du Sud-Est comme « civilisatrices » des Plaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp. 71-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Frontier Line: the Deported Southeastern Indigenous Nations as “Civilizers” of the Great Plains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 178 (1), pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.178.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larré, ed. Unconquerable: The Story of John Ross, Chief of the Cherokees, 1828-1866</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.113-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.175.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Tocqueville dans le « désert » : la poursuite infructueuse de l’Indien « authentique » dans l’Amérique jacksonienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 172 (3), pp.36-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.172.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution particulière au sein de la nation cherokee : de l’acculturation stratégique à l’émergence d’un « État Sudiste » à l’Ouest (1815-1861)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.2723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution particulière au sein de la nation cherokee : de l’acculturation stratégique à l’émergence d’un « État Sudiste » à l’Ouest (1815-1861)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Servitudes et libertés dans les Amériques avant l’abolition de l’esclavage, 19 - 2018, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411603v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.2723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix des femmes amérindiennes : vers une redéfinition de l'indianité à l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.149.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Restless Nation (1815-1860)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auréliane Narvaez</w:t>
+                <w:t xml:space="preserve">L’éloquence révolutionnaire aux États-Unis et en France : circulations, représentations et réceptions (XVIIIe-XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04765881v1</w:t>
+              <w:t xml:space="preserve">Journée d'études Discours des révolutions : une étude comparée de l'éloquence révolutionnaire aux Etats-Unis et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nations Within / Les Nations dans la nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Nations Within / Les Nations dans la Nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris Diderot (Paris 7) / Université Paris Cité, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.6810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les libres de couleur et la question des trois races aux États-Unis dans De la démocratie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Restless Nation (1815-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude “Libres et de couleur aux États-Unis 1776-1860”</w:t>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-05411715v1</w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 179 (2), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréliane Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narvaez, Auréliane. Atlande, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2017,240 +2086,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' « être indien » dans la jeune république des États-Unis (1783-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté et Liberté dans l'Empire Britannique et les Jeune États-Unis, XVIIIe-XIXe siècles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer un Indianus Americanus dans la jeune république des États-Unis : la stratégie mimétique des Indiens du Sud-est contre l'expansionnisme dans les années 1820</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourhis-Mariotti, Claire; Pernot, François; Vial, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homo americanus : des Amérindiens à Donald Trump, en passant par les pèlerins du Mayflower et John Wayne..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Oeil, pp.42-77, 2020, 978-2-35137-282-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amérindiennes de l'ère coloniale au « Programme de Civilisation » : façonner l'indianité dans la jeune Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle des femmes dans les sociétés américaine et européenne aux XVIIIe siècle : représentations et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2260,91 +2329,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mimétisme stratégique à l’épreuve du déracinement (1830-1861) : les nations indiennes du Sud-Est comme « civilisatrices » des Plaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2354,114 +2423,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nations indiennes du sud-est des Etats-Unis (1815-1861) : identité, souveraineté et stratégie mimétique à l'épreuve du déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Habran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017USPCC219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02129734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2529,51 +2598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CF361D7"/>
+    <w:nsid w:val="0B899C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2760,51 +2829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-habran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235772062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/149156010087349582634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-15010215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-20231288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;k&#233;ny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04238651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.172.0036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0143" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6810" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/te0z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02129734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-habran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235772062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/149156010087349582634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-15010215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18770703-20231288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/te0z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K&#246;k&#233;ny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04238651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.175.0113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.172.0036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411629v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6810" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02129734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>