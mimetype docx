--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -540,328 +540,337 @@
                 <w:t xml:space="preserve">Sabrina Mervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacritiques éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diacritiques éditions; Diacritiques Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Collection SHS - série "Islamo-logiques", Sabrina Mervin, 979-10-97093-51-8 - 979-10-97093-22-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.diacritiques.8012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04106887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam, réforme et colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.86772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maghreb par les textes : XVIIIe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Courreye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2020, 978-2-200-62729-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcités et musulmans, débats et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais-Trissa Khatchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang CH, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0242-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -871,2159 +880,2159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction | Comparaisons, circulations et croisements : penser collectivement la question palestinienne depuis le Maghreb »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'IRMC : Institut de recherche sur le Maghreb contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver et définir : le turāth ibadite, entre dynamiques associative et universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'IRMC : Institut de recherche sur le Maghreb contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04692984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Henri Lauzière, The Making of Salafism: Islamic Reform in the Twentieth Century (New York, Columbia University Press, 2016) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Islamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Reinhard Eisener (ed.), Today’s Perspectives on Ibadi History. Studies on Ibadism and Oman, vol. 7. Hildesheim, Georg Olms Verlag, 2017, 349 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift der Deutschen Morgenländischen Gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : des archives sous tension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The making of Islamic reform (iṣlāḥ) in Colonial Algeria (1882–1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 69-1 (1), pp.7-12. </w:t>
+              <w:t xml:space="preserve">Die Welt des Islams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (3-4), pp.419-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.691.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15700607-62030005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937283v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The making of Islamic reform (iṣlāḥ) in Colonial Algeria (1882–1938)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : des archives sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fléchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Welt des Islams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15700607-62030005⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 69-1 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.691.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937219v1</w:t>
+                <w:t xml:space="preserve">hal-03937283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslim Notables, French Colonial Officials, and the Washers of the Dead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (1), pp.9-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fpcs.2021.390102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de : « Elboudrari Hassan et Nordman Daniel (dir.), Les savoirs de l’administration : histoire et société au Maghreb du XVIe au XXe siècle (Casablanca, Fondation du Roi Abdul-Aziz, 2015) »</w:t>
+                <w:t xml:space="preserve">« Des perles dans leur coquillage » ? Les femmes et la réinvention du patriarcat dans l’Algérie coloniale (1882–1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hawwa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2-3), pp.318-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15692086-12341361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04251897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des perles dans leur coquillage » ? Les femmes et la réinvention du patriarcat dans l’Algérie coloniale (1882–1962)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Elboudrari Hassan et Nordman Daniel (dir.), Les savoirs de l’administration : histoire et société au Maghreb du XVIe au XXe siècle (Casablanca, Fondation du Roi Abdul-Aziz, 2015) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hawwa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03937425v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de : « Khaled El-Rouayheb, Islamic Intellectual History in the Seventeenth Century: Scholarly Currents in the Ottoman Empire and the Maghreb. Cambridge-New York, Cambridge University Press, 2015 »</w:t>
+                <w:t xml:space="preserve">Islam, pureté et modernité : Les « innovations blâmables » en débat au Maghreb, 1920-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales, Histoires, Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (2), pp.385-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04241607v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité, sociologie et histoire contemporaine de l’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mc Dougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam, pureté et modernité : Les « innovations blâmables » en débat au Maghreb, 1920-1950</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Khaled El-Rouayheb, Islamic Intellectual History in the Seventeenth Century: Scholarly Currents in the Ottoman Empire and the Maghreb. Cambridge-New York, Cambridge University Press, 2015 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales, Histoires, Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.371-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03937418v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimetières, tombes et saints dans la vie religieuse du Mzab à la période coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76, pp.30-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une islamologie historienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Warscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (2), pp.311-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2019.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de : « Les arabisants et la France coloniale, 1870-1930 (Lyon, ENS éditions, 2015, 554 p.) »</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Angeliki Ziaka (dir.), On Ibadism (Hildesheim-Zürich-New York, Georg Olms Verlag, 2014, 232 p.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54, pp.230-232</w:t>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.261-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04252028v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de : « Angeliki Ziaka (dir.), On Ibadism (Hildesheim-Zürich-New York, Georg Olms Verlag, 2014, 232 p.) »</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Les arabisants et la France coloniale, 1870-1930 (Lyon, ENS éditions, 2015, 554 p.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64, pp.261-263</w:t>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.230-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04252036v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de : « Rachida Chih, Catherine Mayeur-Jaouen et Rüdiger Seesemann (dir.), Sufism, Literary Production, and Printing in the Nineteenth Century, (Würzburg, Ergon Verlag, 2015, 580 p.) »</w:t>
+                <w:t xml:space="preserve">Les réseaux étendus d’un archipel saharien. Les circulations de lettrés ibadites (XVIIe siècle-années 1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63-2 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.632.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04252050v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux étendus d’un archipel saharien. Les circulations de lettrés ibadites (XVIIe siècle-années 1950)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Rachida Chih, Catherine Mayeur-Jaouen et Rüdiger Seesemann (dir.), Sufism, Literary Production, and Printing in the Nineteenth Century, (Würzburg, Ergon Verlag, 2015, 580 p.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.527-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03937319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04252050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Colette Zytnicki, Les Juifs du Maghreb. Naissance d’une historiographie coloniale (Paris, PUPS, 2011, 391 p.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Didier Guignard, L’abus de pouvoir dans l’Algérie coloniale (1880-1914) : visibilité et singularité (Nanterre, Presses universitaires de Paris-Ouest, 2010, 547 p.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121 (1), pp.195-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre &amp;quot;Union Sacrée&amp;quot; ? Commémorer la Grande Guerre dans l'Algérie colonisée (1918-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Christian Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (2), pp.32-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelle Algérie ? », note critique de : « A. Bouchène, J.-P. Peyroulou, O. Siari Tengour, S. Thénault (dir.), Histoire de l’Algérie à la période coloniale 1830-1962 (Paris, La Découverte, 2012, 717 p.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iṣlâḥ ibâḍite et intégration nationale : vers une communauté mozabite ? (1925-1964)</w:t>
+                <w:t xml:space="preserve">Sermons prononcés à l'occasion d'inaugurations de mosquées au Caire en 1964&amp;quot; par Jacques Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, L’ibâḍisme, une minorité au cœur de l’islam, 132, pp.175-195</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prédication en ville XVIe-XXe siècles, 34 (2), pp.111-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01929636v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01933099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sermons prononcés à l'occasion d'inaugurations de mosquées au Caire en 1964&amp;quot; par Jacques Jomier</w:t>
+                <w:t xml:space="preserve">Iṣlâḥ ibâḍite et intégration nationale : vers une communauté mozabite ? (1925-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Prédication en ville XVIe-XXe siècles, 34 (2), pp.111-131</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’ibâḍisme, une minorité au cœur de l’islam, 132, pp.175-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01933099v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« État colonial et coercition : Algérie 1830-1962 », compte-rendu de lecture de : « Sylvie Thénault, Violences ordinaires dans l’Algérie coloniale, Paris, Odile Jacob, 2012 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et mémoire de la Guerre d’Algérie. Entretien avec Raphaëlle Branche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champrenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité et féminisme d’Etat : le trompe-l’œil tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secularism and State Feminism: Tunisia’s Smoke and Mirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3033,1771 +3042,1771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dialectologie aux colonies : l’école d’Alger et l’étude des parlers du Maghreb (1880-1910)</w:t>
+                <w:t xml:space="preserve">Les pratiques d'un orientalisme en situation coloniale : retour d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Émin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Augustin Jomier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szurek Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bossaert; Augustin Jomier; Emmanuel Szurek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'orientalisme en train de se faire. Une enquête collective sur les études orientales dans l'Algérie coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, En temps &amp; lieux, 978-2-7132-2996-1</w:t>
+              <w:t xml:space="preserve">, pp.351-376, 2024, En temps &amp; lieux, 978-2-7132-2996-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04620637v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04620631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d'un orientalisme en situation coloniale : retour d’enquête</w:t>
+                <w:t xml:space="preserve">La dialectologie aux colonies : l’école d’Alger et l’étude des parlers du Maghreb (1880-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Émin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Szurek Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bossaert; Augustin Jomier; Emmanuel Szurek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'orientalisme en train de se faire. Une enquête collective sur les études orientales dans l'Algérie coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.351-376, 2024, En temps &amp; lieux, 978-2-7132-2996-1</w:t>
+              <w:t xml:space="preserve">, 2024, En temps &amp; lieux, 978-2-7132-2996-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04620631v1</w:t>
+                <w:t xml:space="preserve">halshs-04620637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savants musulmans au Maghreb. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diacritique éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Islamo-logiques, 979-10-97093-22-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacritiques éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04041510v1</w:t>
+                <w:t xml:space="preserve">halshs-04182176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrāhīm Bayyūḍ, un guide pour les ibadites d’Algérie</w:t>
+                <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Jomier; Sabrina Mervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants musulmans du Maghreb (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Diacritiques Éditions, pp.122-140, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diacritiques Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-21, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04241376v1</w:t>
+                <w:t xml:space="preserve">halshs-04241353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
+                <w:t xml:space="preserve">Ibrāhīm Bayyūḍ, un guide pour les ibadites d’Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Mervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Jomier; Sabrina Mervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants musulmans du Maghreb (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.8-21, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
+              <w:t xml:space="preserve">, Diacritiques Éditions, pp.122-140, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04241353v1</w:t>
+                <w:t xml:space="preserve">halshs-04241376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savants musulmans au Maghreb. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Mervin &amp; Augustin Jomier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Islamo-logiques, 979-10-97093-22-8</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diacritiques éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, islamo-logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04182176v1</w:t>
+                <w:t xml:space="preserve">halshs-04041510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’islam dans les mobilisations politiques au Maghreb dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Burgat; Matthieu Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des mobilisations islamistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.107-126, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécularisme colonial et autorités religieuses au Maghreb (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariane Boltanski; Marie-Lucie Copete. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Église des laïcs. Le sacré en partage (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.51-64, 2021, 9788490963531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.26465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merchants and ʿUlamā (1920-1950s): Socio-religious Change and the Mizabi Trading Diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angeliki Ziaka; Yohei Kondo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local and Global identities. Social change and diaspora in the Ibadi communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg Olms Verlag, pp.152-180, 2020, 3487155672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04240880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ibadites du Mzab, un confessionnalisme officieux et fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karima Dirèche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Algérie au présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRMC; Karthala, pp.175-186, 2019, 9782811126391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cimetière. Un espace vernaculaire dans le Maghreb colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morgan Corriou; M'hamed Oualdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.157-169, 2018, 979-1035100773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04240873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation islamique dans le système éducatif public algérien depuis l’indépendance : quelques éclairages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Avon; Isabelle Saint-Martin; John Tolan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits religieux et manuels d’histoire. Contenus-Institutions-Pratiques. Approches comparées à l’échelle internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu éditions, pp.275-287, 2018, Religions et sociétés, 979-10-90129-29-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ibadisme, un islam méconnu</w:t>
+                <w:t xml:space="preserve">Affronter la modernité : les réformismes musulmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islams politiques. Courants, doctrines et idéologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-39, 2017, 978-2-271-09441-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241482v1</w:t>
+                <w:t xml:space="preserve">hal-03937387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affronter la modernité : les réformismes musulmans</w:t>
+                <w:t xml:space="preserve">L’ibadisme, un islam méconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Mervin; Nabil Mouline. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islams politiques. Courants, doctrines et idéologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-39, 2017, 978-2-271-09441-4</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-181, 2017, 9782271094414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937387v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du takfir au taqrib ? Repenser la place de l’ibadisme dans la Umma</w:t>
+                <w:t xml:space="preserve">Une Nahda ibadite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Chiffoleau; Anne-Claire de Gayffier-Bonneville; Norig Neveu; Anna-Laura Turiano; Matthieu Rey; Manon-Nour Tannous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen-Orient, 1876-1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.310, 2016, 9782350303802</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.337, 2016, 9782350303802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241507v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse algérienne et sphère publique : les oulémas-journalistes du Mzab dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afifa Bererhi; Naget Khadda; Christian Phéline; Agnès Spiquel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis démocratiques et affirmation nationale. Algérie. 1900-1962</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chihab Éditions, pp.196-210, 2016, 978-9947-39-201-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ibadisme</w:t>
+                <w:t xml:space="preserve">Du takfir au taqrib ? Repenser la place de l’ibadisme dans la Umma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Chiffoleau; Anne-Claire de Gayffier-Bonneville; Norig Neveu; Anna-Laura Turiano; Matthieu Rey; Manon-Nour Tannous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen-Orient, 1876-1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.658-659, 2016, 9782350303802</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.310, 2016, 9782350303802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241524v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Nahda ibadite</w:t>
+                <w:t xml:space="preserve">L’ibadisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Chiffoleau; Anne-Claire de Gayffier-Bonneville; Norig Neveu; Anna-Laura Turiano; Matthieu Rey; Manon-Nour Tannous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen-Orient, 1876-1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.337, 2016, 9782350303802</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.658-659, 2016, 9782350303802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241516v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monument pour le &amp;quot;Royaume arabe&amp;quot; ? Politiques symboliques et enjeux de pouvoir à Alger, dans les années 1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Christian Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Bertrand; Hélène Blais; Emmanuelle Sibeud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures d'empires ? Circulations, échanges et affrontements culturels en situations coloniales et impériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.271-292, 2015, 9782811114015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs-Trissa Khatchadourian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amin Elias; Augustin Jomier; Anaïs T. Khatchadourian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcités et musulmans, débats et expériences, XIXe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.9-23, 2014, 9783034314855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loin des caricatures. Les échos de l' &amp;quot;Affaire&amp;quot; en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Avon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La caricature au risque des autorités politiques et religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.137-162, 2010, 9782753511569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4807,104 +4816,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Algérie, cinquante ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champrenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4914,114 +4923,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réformisme islamique dans l'Algérie coloniale : oulémas ibadites et société du Mzab (c. 1880 - c.1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Le Mans Université, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015LEMA3003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02943977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5089,51 +5098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F266A23"/>
+    <w:nsid w:val="F9B79D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5320,51 +5329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-jomier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-9291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176498397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169274474" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000427581167" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-paris-cite.fr/fr/recherche/chaires-dexcellence-et-invitations-longues-durees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86772" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courreye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Elias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0242-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700607-62030005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2021.390102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692086-12341361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heudre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mc Dougall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christian Jansen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champrenault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;min" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritiques.onixsuite.com/book/?gcoi=67895100263280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/islams-politiques/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241524v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241530v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02943977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA3003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-jomier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-9291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176498397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169274474" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000427581167" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-paris-cite.fr/fr/recherche/chaires-dexcellence-et-invitations-longues-durees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.8012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courreye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Elias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0242-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700607-62030005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2021.390102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692086-12341361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heudre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mc Dougall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christian Jansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champrenault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;min" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritiques.onixsuite.com/book/?gcoi=67895100263280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26465" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/islams-politiques/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02943977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA3003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>