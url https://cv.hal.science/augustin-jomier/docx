--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -1583,273 +1583,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam, pureté et modernité : Les « innovations blâmables » en débat au Maghreb, 1920-1950</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Khaled El-Rouayheb, Islamic Intellectual History in the Seventeenth Century: Scholarly Currents in the Ottoman Empire and the Maghreb. Cambridge-New York, Cambridge University Press, 2015 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales, Histoires, Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.371-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937418v1</w:t>
+                <w:t xml:space="preserve">hal-04241607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïcité, sociologie et histoire contemporaine de l’islam</w:t>
+                <w:t xml:space="preserve">Islam, pureté et modernité : Les « innovations blâmables » en débat au Maghreb, 1920-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Mc Dougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 73 (2), pp.385-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241561v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de : « Khaled El-Rouayheb, Islamic Intellectual History in the Seventeenth Century: Scholarly Currents in the Ottoman Empire and the Maghreb. Cambridge-New York, Cambridge University Press, 2015 »</w:t>
+                <w:t xml:space="preserve">Laïcité, sociologie et histoire contemporaine de l’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mc Dougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales, Histoires, Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, pp.371-373</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04241607v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimetières, tombes et saints dans la vie religieuse du Mzab à la période coloniale</w:t>
               </w:r>
@@ -2135,178 +2135,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux étendus d’un archipel saharien. Les circulations de lettrés ibadites (XVIIe siècle-années 1950)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : « Rachida Chih, Catherine Mayeur-Jaouen et Rüdiger Seesemann (dir.), Sufism, Literary Production, and Printing in the Nineteenth Century, (Würzburg, Ergon Verlag, 2015, 580 p.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.527-530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937319v1</w:t>
+                <w:t xml:space="preserve">halshs-04252050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture de : « Rachida Chih, Catherine Mayeur-Jaouen et Rüdiger Seesemann (dir.), Sufism, Literary Production, and Printing in the Nineteenth Century, (Würzburg, Ergon Verlag, 2015, 580 p.) »</w:t>
+                <w:t xml:space="preserve">Les réseaux étendus d’un archipel saharien. Les circulations de lettrés ibadites (XVIIe siècle-années 1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63-2 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.632.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04252050v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de : « Colette Zytnicki, Les Juifs du Maghreb. Naissance d’une historiographie coloniale (Paris, PUPS, 2011, 391 p.) »</w:t>
               </w:r>
@@ -2587,165 +2587,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04252248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sermons prononcés à l'occasion d'inaugurations de mosquées au Caire en 1964&amp;quot; par Jacques Jomier</w:t>
+                <w:t xml:space="preserve">Iṣlâḥ ibâḍite et intégration nationale : vers une communauté mozabite ? (1925-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Prédication en ville XVIe-XXe siècles, 34 (2), pp.111-131</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’ibâḍisme, une minorité au cœur de l’islam, 132, pp.175-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01933099v1</w:t>
+                <w:t xml:space="preserve">halshs-01929636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iṣlâḥ ibâḍite et intégration nationale : vers une communauté mozabite ? (1925-1964)</w:t>
+                <w:t xml:space="preserve">Sermons prononcés à l'occasion d'inaugurations de mosquées au Caire en 1964&amp;quot; par Jacques Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, L’ibâḍisme, une minorité au cœur de l’islam, 132, pp.175-195</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prédication en ville XVIe-XXe siècles, 34 (2), pp.111-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929636v1</w:t>
+                <w:t xml:space="preserve">halshs-01933099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« État colonial et coercition : Algérie 1830-1962 », compte-rendu de lecture de : « Sylvie Thénault, Violences ordinaires dans l’Algérie coloniale, Paris, Odile Jacob, 2012 »</w:t>
               </w:r>
@@ -3369,298 +3369,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04182176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Augustin Jomier; Sabrina Mervin. </w:t>
+              <w:t xml:space="preserve">Sabrina Mervin &amp; Augustin Jomier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants musulmans du Maghreb (XIXe-XXIe siècle)</w:t>
+              <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.8-21, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diacritiques éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, islamo-logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04241353v1</w:t>
+                <w:t xml:space="preserve">halshs-04041510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrāhīm Bayyūḍ, un guide pour les ibadites d’Algérie</w:t>
+                <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Jomier; Sabrina Mervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants musulmans du Maghreb (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Diacritiques Éditions, pp.122-140, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diacritiques Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-21, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04241376v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04241353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Ibrāhīm Bayyūḍ, un guide pour les ibadites d’Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sabrina Mervin &amp; Augustin Jomier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Jomier; Sabrina Mervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savants musulmans au Maghreb</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savants musulmans du Maghreb (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diacritiques Éditions, pp.122-140, 2023, Sciences humaines et sociales, série "Islamo-logiques", 979-10-97093-22-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacritiques éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04041510v1</w:t>
+                <w:t xml:space="preserve">halshs-04241376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’islam dans les mobilisations politiques au Maghreb dans l’entre-deux-guerres</w:t>
               </w:r>
@@ -4328,173 +4328,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse algérienne et sphère publique : les oulémas-journalistes du Mzab dans l’entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">Du takfir au taqrib ? Repenser la place de l’ibadisme dans la Umma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Afifa Bererhi; Naget Khadda; Christian Phéline; Agnès Spiquel. </w:t>
+              <w:t xml:space="preserve">Sylvia Chiffoleau; Anne-Claire de Gayffier-Bonneville; Norig Neveu; Anna-Laura Turiano; Matthieu Rey; Manon-Nour Tannous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis démocratiques et affirmation nationale. Algérie. 1900-1962</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chihab Éditions, pp.196-210, 2016, 978-9947-39-201-0</w:t>
+              <w:t xml:space="preserve">Le Moyen-Orient, 1876-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.310, 2016, 9782350303802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04241494v1</w:t>
+                <w:t xml:space="preserve">halshs-04241507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du takfir au taqrib ? Repenser la place de l’ibadisme dans la Umma</w:t>
+                <w:t xml:space="preserve">Presse algérienne et sphère publique : les oulémas-journalistes du Mzab dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvia Chiffoleau; Anne-Claire de Gayffier-Bonneville; Norig Neveu; Anna-Laura Turiano; Matthieu Rey; Manon-Nour Tannous. </w:t>
+              <w:t xml:space="preserve">Afifa Bererhi; Naget Khadda; Christian Phéline; Agnès Spiquel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen-Orient, 1876-1980</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.310, 2016, 9782350303802</w:t>
+              <w:t xml:space="preserve">Défis démocratiques et affirmation nationale. Algérie. 1900-1962</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chihab Éditions, pp.196-210, 2016, 978-9947-39-201-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04241507v1</w:t>
+                <w:t xml:space="preserve">halshs-04241494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ibadisme</w:t>
               </w:r>
@@ -5098,51 +5098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9B79D90"/>
+    <w:nsid w:val="1A03B1D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5329,51 +5329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-jomier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-9291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176498397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169274474" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000427581167" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-paris-cite.fr/fr/recherche/chaires-dexcellence-et-invitations-longues-durees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.8012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courreye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Elias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0242-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700607-62030005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2021.390102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692086-12341361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heudre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mc Dougall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937319v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christian Jansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champrenault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;min" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritiques.onixsuite.com/book/?gcoi=67895100263280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26465" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/islams-politiques/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02943977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA3003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augustin-jomier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1221-9291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176498397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169274474" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000427581167" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sorbonne-paris-cite.fr/fr/recherche/chaires-dexcellence-et-invitations-longues-durees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bossaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Jomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szurek Emmanuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mervin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diacritiques.hypotheses.org/2560" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.8012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.86772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courreye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Elias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0242-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700607-62030005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.691.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2021.390102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692086-12341361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heudre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mc Dougall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christian Jansen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champrenault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;min" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diacritiques.onixsuite.com/book/?gcoi=67895100263280" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26465" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/islams-politiques/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s-Trissa Khatchadourian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241539v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02943977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LEMA3003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>