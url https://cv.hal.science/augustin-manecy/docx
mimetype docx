--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -1314,516 +1314,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault tolerant attitude estimation architecture with GLR-based disturbance rejection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustav Oman Lundin</w:t>
+                <w:t xml:space="preserve">Experimental study of an attitude estimator with measurement disturbance rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Öman Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th CEAS Conference on Guidance, Navigation and Control EuroGNC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024154v1</w:t>
+                <w:t xml:space="preserve">hal-02178771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-integrated navigation system for aircraft final approach in case of GNSS/SBAS or ILS failures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoko Watanabe</w:t>
+                <w:t xml:space="preserve">Towards the Automatic Tuning of Linear Controllers Using Iterative Learning Control Under Repeating Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oktay Koçan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shin Aoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">ECC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021142v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of an attitude estimator with measurement disturbance rejection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustav Öman Lundin</w:t>
+                <w:t xml:space="preserve">A fault tolerant attitude estimation architecture with GLR-based disturbance rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Oman Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CEAS Conference on Guidance, Navigation and Control EuroGNC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, France. pp.13-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178771v1</w:t>
+                <w:t xml:space="preserve">hal-05024154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Automatic Tuning of Linear Controllers Using Iterative Learning Control Under Repeating Disturbances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
+                <w:t xml:space="preserve">Vision-integrated navigation system for aircraft final approach in case of GNSS/SBAS or ILS failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Hiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sho Nagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Aoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. </w:t>
+              <w:t xml:space="preserve">AIAA Scitech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902578v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Method to Speed-Up the Experimental Procedure of Iterative Learning Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oktay Koçan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.6411-6416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,51 +1851,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Hyperacute Gimbal Eye for Implementing Precise Hovering and Target Tracking on Board a Quadrotor</w:t>
+                <w:t xml:space="preserve">A Novel Hyperacute Gimbal Eye to Implement Precise Hovering and Target Tracking on a Quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diperi</w:t>
@@ -1930,102 +1930,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261044v1</w:t>
+                <w:t xml:space="preserve">hal-01446791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hyperacute Gimbal Eye to Implement Precise Hovering and Target Tracking on a Quadrotor</w:t>
+                <w:t xml:space="preserve">Novel Hyperacute Gimbal Eye for Implementing Precise Hovering and Target Tracking on Board a Quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diperi</w:t>
@@ -2060,206 +2051,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2016 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3212-3218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446791v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bio-inspired eye to achieve accurate hovering, positioning and fast tracking</w:t>
+                <w:t xml:space="preserve">X4-MaG and RT-MaG: a low-cost open-source micro-quadrotor based on Real-Time Linux and a new Matlab/Simulink toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mafrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODAS 2015 - 15th Onera-DLR Aerospace Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241965v1</w:t>
+                <w:t xml:space="preserve">hal-01242014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Odometry and Low Optic Flow Measurement by Means of a Vibrating Artificial Compound Eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2291,201 +2295,197 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMIMETIC AND BIOHYBRID SYSTEMS, LIVING MACHINES 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.153-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22979-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X4-MaG and RT-MaG: a low-cost open-source micro-quadrotor based on Real-Time Linux and a new Matlab/Simulink toolbox</w:t>
+                <w:t xml:space="preserve">A new bio-inspired eye to achieve accurate hovering, positioning and fast tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">ODAS 2015 - 15th Onera-DLR Aerospace Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242014v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RT-MaG: an open-source SIMULINK Toolbox for Linux-Based Real-Time Robotic Applications</w:t>
               </w:r>
@@ -3294,51 +3294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#214;man Lundin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hendeby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/dsa-2022-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Hiba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#225;ti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Riviere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Mallot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leitel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/026002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.2.89" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/58429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoSE52553.2021.00015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Aoki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Nagai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Oman Lundin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864795" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Ko&#231;an" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01261044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22979-9_16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanhoutte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218676v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav &#214;man Lundin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hendeby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/dsa-2022-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Hiba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#225;ti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Riviere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Mallot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Leitel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/026002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.7.2.89" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/58429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoSE52553.2021.00015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Watanabe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amiez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Aoki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Nagai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Ko&#231;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796268" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Oman Lundin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diperi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01261044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487490" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanhoutte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mafrica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22979-9_16" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218676v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAT050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>