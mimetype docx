--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1953,295 +1953,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekart Kolb</w:t>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+                <w:t xml:space="preserve">hal-01658526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rein de Waal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Nobili</w:t>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658526v1</w:t>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
               </w:r>
@@ -2355,927 +2355,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bas van Delft</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Kemmers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665400v1</w:t>
+                <w:t xml:space="preserve">hal-01658448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661235v1</w:t>
+                <w:t xml:space="preserve">hal-01665400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Kemmers</w:t>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658448v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Galbraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.162-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665345v1</w:t>
+                <w:t xml:space="preserve">hal-01670786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.92-102. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.162-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661215v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Schad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670786v1</w:t>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica 2, article 12: Aqueous humipedons – Tidal and subtidal humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmo Vianello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,295 +3333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Matteodo</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.181-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667944v2</w:t>
+                <w:t xml:space="preserve">hal-01665385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pietrasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.148-153. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.181-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665385v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
               </w:r>
@@ -4432,51 +4432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of parent material, climate, soil type and vegetation on Venetian forest humus forms: a direct gradient approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Garlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1</w:t>
@@ -4851,51 +4851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congresso Nazionale SISEF. Multifunzionalità degli ecosistemi forestali montani: sfide e opportunità per la ricerca e lo sviluppo. Libera Università Bolzano (LUB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Gardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6974,51 +6974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7214,51 +7214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58739A54"/>
+    <w:nsid w:val="5A3180A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7445,51 +7445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augusto-zanella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7066-779X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069555052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4610-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.tesaf.unipd.it/people/zanella/publications.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frizzera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.09.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5Z73P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Yalaltdinova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Katzensteiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augusto-zanella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7066-779X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069555052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4610-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.tesaf.unipd.it/people/zanella/publications.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frizzera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.09.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5Z73P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Yalaltdinova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Katzensteiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>