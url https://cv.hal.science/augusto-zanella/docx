--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -371,567 +371,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
+                <w:t xml:space="preserve">The soil-conscious forestry and the forbidden apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rosatti</w:t>
+                <w:t xml:space="preserve">Roberto Zampedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Longo</w:t>
+                <w:t xml:space="preserve">Silvia Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Banas</w:t>
+                <w:t xml:space="preserve">Giacomo Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (6), pp.e0000418. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.252-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor4584-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046433v1</w:t>
+                <w:t xml:space="preserve">hal-04679362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil-conscious forestry and the forbidden apple</w:t>
+                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Zampedri</w:t>
+                <w:t xml:space="preserve">Mauro Rosatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Fusaro</w:t>
+                <w:t xml:space="preserve">Enrico Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Mei</w:t>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (4), pp.252-268. </w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (6), pp.e0000418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor4584-017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679362v1</w:t>
+                <w:t xml:space="preserve">hal-05046433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil, Humipedon, forest life and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Zampedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingzi Mo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+                <w:t xml:space="preserve">Raffaello Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Squartini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
+                <w:t xml:space="preserve">Cristina Menta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.571-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijpb14030045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207140v1</w:t>
+                <w:t xml:space="preserve">hal-04143451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil, Humipedon, forest life and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Zampedri</w:t>
+                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingzi Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Giannini</w:t>
+                <w:t xml:space="preserve">Andrea Squartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Menta</w:t>
+                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.571-593. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijpb14030045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04143451v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
               </w:r>
@@ -1051,103 +1051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingzi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Squartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.638. </w:t>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Andreetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mountain Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (10), pp.2459-2484. </w:t>
@@ -1551,2755 +1551,2755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 6: Terrestrial humus systems and forms – Hydro intergrades</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.87-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.027⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661177v1</w:t>
+                <w:t xml:space="preserve">hal-01661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Kemmers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660760v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 18: Techno humus systems and global change – Greenhouse effect, soil and agriculture</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Galbraith</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.254-270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670330v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 12: Aqueous humipedons – Tidal and subtidal humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmo Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Vittori Antisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658526v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ekart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Bouché</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pietrasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670368v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658448v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665400v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Galbraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661235v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670786v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
+                <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Ascher-Jenull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/bgeo-2018-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661215v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria de Nobili</w:t>
+                <w:t xml:space="preserve">Study of Soil\textendash Vegetation Relationships on the Butte Montceau in Fontainebleau, France: Pedagogical Exercise and Training Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Terrigeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Frédéric Indorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jouhanique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.162-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.646--658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665345v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eckart Kolb</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jagers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Benbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 12: Aqueous humipedons – Tidal and subtidal humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 16: Techno humus systems and recycling of waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Livia Vittori Antisari</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Guercini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Rumor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.170-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.022⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.220 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667378v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 15: Agro humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.148-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.204-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665385v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 6: Terrestrial humus systems and forms – Hydro intergrades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Matteodo</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.181-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667944v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Banas</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/bgeo-2018-0002⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799465v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 16: Techno humus systems and recycling of waste</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 18: Techno humus systems and global change – Greenhouse effect, soil and agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Nold</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Pignatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Galbraith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.220 - 236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.037⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.254-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668155v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 15: Agro humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.204-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668127v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Benbrook</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672699v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Soil\textendash Vegetation Relationships on the Butte Montceau in Fontainebleau, France: Pedagogical Exercise and Training Report</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Tanguy</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Hoareau</w:t>
+                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123, pp.646--658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03985285v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace metal air pollution in Paris using slurry-TXRF analysis on cemetery mosses</w:t>
               </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cantaluppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of parent material, climate, soil type and vegetation on Venetian forest humus forms: a direct gradient approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Garlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1</w:t>
@@ -4851,64 +4851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 164 (3-4), pp.138-145. </w:t>
@@ -4985,64 +4985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Trentini di Scienze Naturali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85, pp.145-151</w:t>
@@ -5621,77 +5621,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congresso Nazionale SISEF. Multifunzionalità degli ecosistemi forestali montani: sfide e opportunità per la ricerca e lo sviluppo. Libera Università Bolzano (LUB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Katzensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Gardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6607,90 +6607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Andreetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6869,64 +6869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6974,51 +6974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7214,51 +7214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A3180A8"/>
+    <w:nsid w:val="777B7382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7445,51 +7445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augusto-zanella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7066-779X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069555052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4610-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.tesaf.unipd.it/people/zanella/publications.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frizzera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.09.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5Z73P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Yalaltdinova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Katzensteiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augusto-zanella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7066-779X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069555052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4610-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.tesaf.unipd.it/people/zanella/publications.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frizzera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.09.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5Z73P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Yalaltdinova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Katzensteiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>