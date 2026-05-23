--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -371,567 +371,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil-conscious forestry and the forbidden apple</w:t>
+                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Zampedri</w:t>
+                <w:t xml:space="preserve">Mauro Rosatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Fusaro</w:t>
+                <w:t xml:space="preserve">Enrico Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Mei</w:t>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (4), pp.252-268. </w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (6), pp.e0000418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor4584-017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679362v1</w:t>
+                <w:t xml:space="preserve">hal-05046433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling climate change: The Albarella island example</w:t>
+                <w:t xml:space="preserve">The soil-conscious forestry and the forbidden apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Rosatti</w:t>
+                <w:t xml:space="preserve">Roberto Zampedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Longo</w:t>
+                <w:t xml:space="preserve">Silvia Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Banas</w:t>
+                <w:t xml:space="preserve">Giacomo Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (6), pp.e0000418. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.252-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor4584-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046433v1</w:t>
+                <w:t xml:space="preserve">hal-04679362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil, Humipedon, forest life and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Zampedri</w:t>
+                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingzi Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raffaello Giannini</w:t>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Menta</w:t>
+                <w:t xml:space="preserve">Andrea Squartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijpb14030045⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143451v1</w:t>
+                <w:t xml:space="preserve">hal-04207140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Mo et al. Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together. Diversity 2022, 14, 638</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lingzi Mo</w:t>
+                <w:t xml:space="preserve">Soil, Humipedon, forest life and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Zampedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Squartini</w:t>
+                <w:t xml:space="preserve">Raffaello Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Liang Xu</w:t>
+                <w:t xml:space="preserve">Cristina Menta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.571-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15010009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijpb14030045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04207140v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
               </w:r>
@@ -1051,103 +1051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Use, Microorganisms, and Soil Organic Carbon: Putting the Pieces Together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingzi Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Squartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.638. </w:t>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Andreetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mountain Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (10), pp.2459-2484. </w:t>
@@ -1551,2755 +1551,2755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661235v1</w:t>
+                <w:t xml:space="preserve">hal-01658526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Björn Berg</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658448v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665400v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 12: Aqueous humipedons – Tidal and subtidal humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 18: Techno humus systems and global change – Greenhouse effect, soil and agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilmo Vianello</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Vittori Antisari</w:t>
+                <w:t xml:space="preserve">Herbert Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Pignatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Galbraith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.170-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.022⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.254-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667378v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.148-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665385v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 6: Terrestrial humus systems and forms – Hydro intergrades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pietrasiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Matteodo</w:t>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.181-199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667944v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 2: Essential bases ‒ Functional considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Kemmers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.162-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665345v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 10: Histic humus systems and forms – Key of classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eckart Kolb</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 8: Terrestrial humus systems and forms – Biological activity and soil aggregates, space-time dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.103-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670786v1</w:t>
+                <w:t xml:space="preserve">hal-01661235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 12: Aqueous humipedons – Tidal and subtidal humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ferronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmo Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Vittori Antisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.92-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661215v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 9: Histic humus systems and forms ‒ Specific terms, diagnostic horizons and overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Ascher-Jenull</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Banas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/bgeo-2018-0002⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799465v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Soil\textendash Vegetation Relationships on the Butte Montceau in Fontainebleau, France: Pedagogical Exercise and Training Report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jouhanique</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 13: Para humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tanguy</w:t>
+                <w:t xml:space="preserve">Ines Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Hoareau</w:t>
+                <w:t xml:space="preserve">Nicole Pietrasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123, pp.646--658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03985285v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 14: Anthropogenic soils and humus systems ‒ Comparing classification systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
+                <w:t xml:space="preserve">Peter Schad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Galbraith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672699v1</w:t>
+                <w:t xml:space="preserve">hal-01670786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 16: Techno humus systems and recycling of waste</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 7: Terrestrial humus systems and forms – Field practice and sampling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Matteodo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.220 - 236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.037⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668155v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 15: Agro humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 11: Histic humus systems and forms – Epihisto intergrades and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.204-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668127v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 6: Terrestrial humus systems and forms – Hydro intergrades</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.87-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.027⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661177v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
+                <w:t xml:space="preserve">Humusica: soil biodiversity and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Ascher-Jenull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Geography. Physical Geography Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/bgeo-2018-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660760v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 18: Techno humus systems and global change – Greenhouse effect, soil and agriculture</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 16: Techno humus systems and recycling of waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Galbraith</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Guercini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Rumor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.254-270. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.220 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670330v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 15: Agro humus systems and forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.204-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 3: Essential bases ‒ Quick look at the classification</w:t>
+                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria de Nobili</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jagers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Benbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.42-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658526v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 19: Techno humus systems and global change – Conservation agriculture and 4/1000 proposal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Bolzonella</w:t>
+                <w:t xml:space="preserve">Study of Soil\textendash Vegetation Relationships on the Butte Montceau in Fontainebleau, France: Pedagogical Exercise and Training Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Terrigeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Frédéric Indorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jouhanique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Lowenfels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Bouché</w:t>
+                <w:t xml:space="preserve">Diane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.271-296. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 123, pp.646--658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace metal air pollution in Paris using slurry-TXRF analysis on cemetery mosses</w:t>
               </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cantaluppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of parent material, climate, soil type and vegetation on Venetian forest humus forms: a direct gradient approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Garlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1</w:t>
@@ -4851,64 +4851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 164 (3-4), pp.138-145. </w:t>
@@ -4985,64 +4985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi Trentini di Scienze Naturali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85, pp.145-151</w:t>
@@ -5621,77 +5621,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juilleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Soil Conservation, ESSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cluj-Napoca, Romania</w:t>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponge Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congresso Nazionale SISEF. Multifunzionalità degli ecosistemi forestali montani: sfide e opportunità per la ricerca e lo sviluppo. Libera Università Bolzano (LUB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Katzensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Englisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Gardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6607,90 +6607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Andreetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6869,64 +6869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rein de Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6974,51 +6974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7214,51 +7214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="777B7382"/>
+    <w:nsid w:val="393FAA99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7445,51 +7445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augusto-zanella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7066-779X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069555052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4610-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.tesaf.unipd.it/people/zanella/publications.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frizzera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.09.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5Z73P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Yalaltdinova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Katzensteiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/augusto-zanella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7066-779X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069555052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-4610-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.tesaf.unipd.it/people/zanella/publications.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rosatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Longo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zampedri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fusaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor4584-017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Mo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Squartini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Liang Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Giannini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Menta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijpb14030045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04207044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14080638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180887v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Sofo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein de Waal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ferronato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Nobili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Lowenfels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Hager" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Pignatti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galbraith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Berg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kemmers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmo Vianello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Vittori Antisari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667944v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Fritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pietrasiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Matteodo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.028" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher-Jenull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/bgeo-2018-0002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guercini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Rumor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.037" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Natali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cantaluppi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7445-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980797v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Garlato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ungaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.05.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Galvan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chersich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2006.0317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mantel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frizzera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.09.089" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5Z73P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scattolin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Viola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Yalaltdinova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Katzensteiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627276v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Gardi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwyn Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montanarella" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marmo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/89331" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bendetti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/94222" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541496v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495381v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>