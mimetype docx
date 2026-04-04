--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -732,459 +732,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusty Starbursts Masquerading as Ultra-high Redshift Galaxies in JWST CEERS Observations</w:t>
+                <w:t xml:space="preserve">ALMA FIR View of Ultra High-redshift Galaxy Candidates at $z\sim$ 11-17: Blue Monsters or Low-$z$ Red Interlopers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A. Zavala</w:t>
+                <w:t xml:space="preserve">Seiji Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Buat</w:t>
+                <w:t xml:space="preserve">Steven L. Finkelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin M. Casey</w:t>
+                <w:t xml:space="preserve">Denis Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven L. Finkelstein</w:t>
+                <w:t xml:space="preserve">Chris L. Carilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Burgarella</w:t>
+                <w:t xml:space="preserve">Veronique Buat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 943, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 955 (2), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/acacfe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aceb67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04030807v1</w:t>
+                <w:t xml:space="preserve">hal-03866343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALMA FIR View of Ultra High-redshift Galaxy Candidates at $z\sim$ 11-17: Blue Monsters or Low-$z$ Red Interlopers?</w:t>
+                <w:t xml:space="preserve">A z = 1.85 galaxy group in CEERS: Evolved, dustless, massive intra-halo light and a brightest group galaxy in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Fujimoto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Veronique Buat</w:t>
+                <w:t xml:space="preserve">Rosemary T Coogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aceb67⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 677, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866343v1</w:t>
+                <w:t xml:space="preserve">hal-04289529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A z = 1.85 galaxy group in CEERS: Evolved, dustless, massive intra-halo light and a brightest group galaxy in the making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dusty Starbursts Masquerading as Ultra-high Redshift Galaxies in JWST CEERS Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary T Coogan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark Dickinson</w:t>
+                <w:t xml:space="preserve">Caitlin M. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L. Finkelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 677, pp.A3. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acacfe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289529v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04030807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEERS Key Paper. I. An Early Look into the First 500 Myr of Galaxy Formation with JWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven L. Finkelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela B. Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long time ago in a galaxy far, far away: A candidate z ~ 12 galaxy in early JWST CEERS imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven L. Finkelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela B. Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C563A286"/>
+    <w:nsid w:val="111A60DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aulebail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9466-2763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lebail_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Finkelstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Bagley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrabal Haro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dickinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ferguson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbbd3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giavalisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Guijarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Wuyts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04030807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Zavala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M. Casey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Finkelstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burgarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acacfe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Fujimoto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L. Carilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Buat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aceb67" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T Coogan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela B. Bagley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Ferguson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Wilkins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyhan S. Kartaltepe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acade4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac966e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne-Castel N" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASP088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aulebail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9466-2763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lebail_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Finkelstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Bagley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrabal Haro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dickinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ferguson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbbd3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giavalisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Guijarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Wuyts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Fujimoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Finkelstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burgarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L. Carilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Buat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aceb67" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T Coogan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04030807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Zavala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M. Casey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acacfe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela B. Bagley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Ferguson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Wilkins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyhan S. Kartaltepe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acade4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac966e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne-Castel N" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASP088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>