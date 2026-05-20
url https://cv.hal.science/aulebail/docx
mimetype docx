--- v1 (2026-04-04)
+++ v2 (2026-05-20)
@@ -866,295 +866,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A z = 1.85 galaxy group in CEERS: Evolved, dustless, massive intra-halo light and a brightest group galaxy in the making</w:t>
+                <w:t xml:space="preserve">Dusty Starbursts Masquerading as Ultra-high Redshift Galaxies in JWST CEERS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary T Coogan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark Dickinson</w:t>
+                <w:t xml:space="preserve">Jorge A. Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin M. Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L. Finkelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346172⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/acacfe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289529v1</w:t>
+                <w:t xml:space="preserve">insu-04030807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusty Starbursts Masquerading as Ultra-high Redshift Galaxies in JWST CEERS Observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A z = 1.85 galaxy group in CEERS: Evolved, dustless, massive intra-halo light and a brightest group galaxy in the making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin M. Casey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Burgarella</w:t>
+                <w:t xml:space="preserve">Rosemary T Coogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 943, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 677, pp.A3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/acacfe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04030807v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEERS Key Paper. I. An Early Look into the First 500 Myr of Galaxy Formation with JWST</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="111A60DE"/>
+    <w:nsid w:val="2F29DEF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aulebail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9466-2763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lebail_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Finkelstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Bagley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrabal Haro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dickinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ferguson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbbd3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giavalisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Guijarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Wuyts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Fujimoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Finkelstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burgarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L. Carilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Buat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aceb67" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T Coogan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346172" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04030807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Zavala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M. Casey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acacfe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela B. Bagley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Ferguson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Wilkins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyhan S. Kartaltepe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acade4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac966e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne-Castel N" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASP088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aulebail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9466-2763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lebail_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Finkelstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Bagley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrabal Haro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dickinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ferguson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adbbd3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giavalisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347465" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04667173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Guijarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Magnelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Wuyts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Fujimoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Finkelstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burgarella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L. Carilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Buat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aceb67" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04030807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Zavala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Buat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin M. Casey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acacfe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T Coogan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479099v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela B. Bagley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Ferguson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Wilkins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyhan S. Kartaltepe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acade4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03894338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac966e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne-Castel N" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leborgne-Castel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04278212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASP088" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>