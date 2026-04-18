--- v0 (2026-03-22)
+++ v1 (2026-04-18)
@@ -141,704 +141,959 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « langue parlée écrite » dans Zazie dans le métro (1959) : analyse de corpus et étude des représentations des locuteurs</w:t>
+                <w:t xml:space="preserve">Étude statistique sur corpus de l’alternance &amp;quot;que / Ø&amp;quot; en français parlé : quel est l’effet de la proximité communicationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jg6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003937v1</w:t>
+                <w:t xml:space="preserve">hal-05574385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « langue parlée écrite » dans Zazie dans le métro (1959) : analyse de corpus et étude des représentations des locuteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Französische Sprache und Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.59-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières des jeunes de banlieue parisienne : problématique de la constitution d'un corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'études françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les asyndétiques avec &amp;quot;croire&amp;quot; et &amp;quot;penser&amp;quot; : apports de corpus oraux récents</w:t>
+                <w:t xml:space="preserve">A French phraseologism t'as peur: explorations of sequences [NP + t'as peur]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées — Regards croisés et perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829255v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaborde</w:t>
+                <w:t xml:space="preserve">Ce que dit la correction des enseignants du traitement des normes à l’écrit en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fagard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre féminin et masculin – langue(s) et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Avanzi (U. de Neuchâtel); Gilles Corminboeuf (U. de Fribourg); Laure Anne Johnsen (U. de Neuchâtel); Matthieu Monney (U. de Fribourg), Jun 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617684v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir la description du français parlé grâce à de nouveaux corpus : les constructions [CV. Ø CV.] dans le MPF</w:t>
+                <w:t xml:space="preserve">Les asyndétiques avec &amp;quot;croire&amp;quot; et &amp;quot;penser&amp;quot; : apports de corpus oraux récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne (Suisse), France. pp.14011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419114011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003754v1</w:t>
+                <w:t xml:space="preserve">hal-04829255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte communicationnel sur l'emploi des constructions syntaxiques de type [V.ØP.] avec les verbes croire et penser</w:t>
+                <w:t xml:space="preserve">Enrichir la description du français parlé grâce à de nouveaux corpus : les constructions [CV. Ø CV.] dans le MPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Sciences du Langage 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192665v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language practices of Île-de-France young people: analysis of an “emergent” syntactic element</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MEITS 2018 Youth languages: the age of maturity ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Entre féminin et masculin – langue(s) et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003770v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du contexte communicationnel sur l'emploi des constructions syntaxiques de type [V.ØP.] avec les verbes croire et penser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Sciences du Langage 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language practices of Île-de-France young people: analysis of an “emergent” syntactic element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop MEITS 2018 Youth languages: the age of maturity ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre, Jun 2018, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation du français parlé dans le roman de Queneau, Zazie dans le métro (1959) : étude de marques morphosyntaxiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et paix. Crises et conflits - nouvelles perspectives. 11ème Congrès de l’Association des francoromanistes allemands. Section 15. L'oralité mise en scène : morphosyntaxe et phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02912369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -848,154 +1103,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Usage and Perception. A Study of Divisive Language Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CECC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Católica Editora, pp.229-253, 2025, 9789725410813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1005,112 +1260,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien dirigé par Laélia Véron et Maria Candea avec Françoise Gadet. Chapitre 4 &amp;quot;Langage : le péril jeune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laélia Véron et Maria Candea. Parler comme jamais. La langue : ce qu'on croit et ce qu'on en sait. Paris : Le Robert. 56-71</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1178,51 +1433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A46B2A72"/>
+    <w:nsid w:val="ACD76896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1409,51 +1664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/auphelie-ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0763-913X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02017616v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419114011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/auphelie-ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0763-913X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis da Cunha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jg6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02017616v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419114011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03192665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>