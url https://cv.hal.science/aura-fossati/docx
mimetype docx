--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1741,178 +1741,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desentrañando el saqueo arqueológico en Mesoamérica: observaciones preliminares en el sitio de Naachtun, Petén, Guatemala</w:t>
+                <w:t xml:space="preserve">Enjeux archéologiques : protéger le patrimoine culturel de la fouille au marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 Simposio de Investigaciones Arqueológicas de Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Tikal; Museo Nacional de Arqueología y Etnología de Guatemala, Jul 2024, Ciudad de Guatemala, Guatemala</w:t>
+              <w:t xml:space="preserve">Journées d’archéologie précolombienne [séminaire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Musée du quai Branly - Jacques Chirac, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769792v1</w:t>
+                <w:t xml:space="preserve">hal-04446472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux archéologiques : protéger le patrimoine culturel de la fouille au marché</w:t>
+                <w:t xml:space="preserve">Desentrañando el saqueo arqueológico en Mesoamérica: observaciones preliminares en el sitio de Naachtun, Petén, Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’archéologie précolombienne [séminaire]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Musée du quai Branly - Jacques Chirac, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">37 Simposio de Investigaciones Arqueológicas de Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Tikal; Museo Nacional de Arqueología y Etnología de Guatemala, Jul 2024, Ciudad de Guatemala, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446472v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of academic research for the fight against illicit trafficking of cultural goods</w:t>
               </w:r>
@@ -2345,165 +2345,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomacia científica y protección del patrimonio: prevención del tráfico de bienes arqueológicos</w:t>
+                <w:t xml:space="preserve">Building trust at the local-global level: feedback from the field and reflections on new opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Antropología e Historia; Secretaría de Cultura, Nov 2021, En ligne, México</w:t>
+              <w:t xml:space="preserve">NETCHER H2020 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565535v1</w:t>
+                <w:t xml:space="preserve">hal-04565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building trust at the local-global level: feedback from the field and reflections on new opportunities</w:t>
+                <w:t xml:space="preserve">Diplomacia científica y protección del patrimonio: prevención del tráfico de bienes arqueológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCHER H2020 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Antropología e Historia; Secretaría de Cultura, Nov 2021, En ligne, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565536v1</w:t>
+                <w:t xml:space="preserve">hal-04565535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine et le développement d’une nécropole rurale antique : le monument funéraire inédit et les sépultures privilégiées de Richeaume XIII (Bouches-du-Rhône, France)</w:t>
               </w:r>
@@ -4753,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8784C578"/>
+    <w:nsid w:val="1D437301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="598CF43A"/>
+    <w:nsid w:val="258A1097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,51 +5135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aura-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1986-9972" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272589802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68169999748671900223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-archal.pantheonsorbonne.fr/ecole-universitaire-recherche-archaeological-challenges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Fossati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Echeverr&#237;a-King" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nussa&#239;bah Raja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinsy Bonilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Urbani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scad025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barba Pingarr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ortiz Butr&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blancas V&#225;zquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Santoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzayana Bernal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Spiganti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vitola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Brutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loescher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Martal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leoncini Bartoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Romano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battaglini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo F. Padilla Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Quezada Ram&#237;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoccoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7726107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Fumagalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miceli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Eleuteri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7345733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aura-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1986-9972" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272589802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68169999748671900223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-archal.pantheonsorbonne.fr/ecole-universitaire-recherche-archaeological-challenges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Fossati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Echeverr&#237;a-King" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nussa&#239;bah Raja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinsy Bonilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Urbani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scad025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barba Pingarr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ortiz Butr&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blancas V&#225;zquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Santoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzayana Bernal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Spiganti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vitola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Brutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loescher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Martal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leoncini Bartoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Romano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battaglini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo F. Padilla Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Quezada Ram&#237;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoccoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7726107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Fumagalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miceli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Eleuteri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7345733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>