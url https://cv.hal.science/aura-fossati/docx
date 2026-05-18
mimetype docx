--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -1741,178 +1741,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux archéologiques : protéger le patrimoine culturel de la fouille au marché</w:t>
+                <w:t xml:space="preserve">Desentrañando el saqueo arqueológico en Mesoamérica: observaciones preliminares en el sitio de Naachtun, Petén, Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’archéologie précolombienne [séminaire]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Musée du quai Branly - Jacques Chirac, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">37 Simposio de Investigaciones Arqueológicas de Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Tikal; Museo Nacional de Arqueología y Etnología de Guatemala, Jul 2024, Ciudad de Guatemala, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446472v1</w:t>
+                <w:t xml:space="preserve">hal-04769792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desentrañando el saqueo arqueológico en Mesoamérica: observaciones preliminares en el sitio de Naachtun, Petén, Guatemala</w:t>
+                <w:t xml:space="preserve">Enjeux archéologiques : protéger le patrimoine culturel de la fouille au marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 Simposio de Investigaciones Arqueológicas de Guatemala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación Tikal; Museo Nacional de Arqueología y Etnología de Guatemala, Jul 2024, Ciudad de Guatemala, Guatemala</w:t>
+              <w:t xml:space="preserve">Journées d’archéologie précolombienne [séminaire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Musée du quai Branly - Jacques Chirac, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769792v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of academic research for the fight against illicit trafficking of cultural goods</w:t>
               </w:r>
@@ -2345,165 +2345,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building trust at the local-global level: feedback from the field and reflections on new opportunities</w:t>
+                <w:t xml:space="preserve">Diplomacia científica y protección del patrimonio: prevención del tráfico de bienes arqueológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCHER H2020 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Antropología e Historia; Secretaría de Cultura, Nov 2021, En ligne, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565536v1</w:t>
+                <w:t xml:space="preserve">hal-04565535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomacia científica y protección del patrimonio: prevención del tráfico de bienes arqueológicos</w:t>
+                <w:t xml:space="preserve">Building trust at the local-global level: feedback from the field and reflections on new opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Fossati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Antropología e Historia; Secretaría de Cultura, Nov 2021, En ligne, México</w:t>
+              <w:t xml:space="preserve">NETCHER H2020 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565535v1</w:t>
+                <w:t xml:space="preserve">hal-04565536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’origine et le développement d’une nécropole rurale antique : le monument funéraire inédit et les sépultures privilégiées de Richeaume XIII (Bouches-du-Rhône, France)</w:t>
               </w:r>
@@ -4753,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D437301"/>
+    <w:nsid w:val="75B49DBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="258A1097"/>
+    <w:nsid w:val="55EDD9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,51 +5135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aura-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1986-9972" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272589802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68169999748671900223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-archal.pantheonsorbonne.fr/ecole-universitaire-recherche-archaeological-challenges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Fossati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Echeverr&#237;a-King" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nussa&#239;bah Raja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinsy Bonilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Urbani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scad025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barba Pingarr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ortiz Butr&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blancas V&#225;zquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Santoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzayana Bernal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Spiganti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vitola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Brutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loescher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Martal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leoncini Bartoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Romano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battaglini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo F. Padilla Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Quezada Ram&#237;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoccoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7726107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Fumagalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miceli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Eleuteri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7345733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aura-fossati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1986-9972" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/272589802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68169999748671900223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-archal.pantheonsorbonne.fr/ecole-universitaire-recherche-archaeological-challenges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Fossati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Echeverr&#237;a-King" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nussa&#239;bah Raja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleinsy Bonilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Urbani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scad025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Barba Pingarr&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ortiz Butr&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blancas V&#225;zquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Santoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzayana Bernal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Spiganti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vitola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Brutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loescher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Martal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leoncini Bartoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Romano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565535v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Battaglini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radenka Krsmanovi&#263; Whiffen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo F. Padilla Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Quezada Ram&#237;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelliot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L&#243;pez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zoccoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7726107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Fumagalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miceli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Eleuteri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7345733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>