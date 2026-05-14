--- v0 (2026-03-09)
+++ v1 (2026-05-14)
@@ -166,425 +166,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using priority effects for grassland restoration: Sequential sowing can promote subordinate species</w:t>
+                <w:t xml:space="preserve">Persisting effects of seed bed preparation and early grazing on plant communities in grassland restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aure Durbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Cassandra Favale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolwenn Maudieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1152549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327974v1</w:t>
+                <w:t xml:space="preserve">hal-04327992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting effects of seed bed preparation and early grazing on plant communities in grassland restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relative effectiveness of different grassland restoration methods: A systematic literature search and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Slodowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aure Durbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Maudieu</w:t>
+                <w:t xml:space="preserve">Emma Ladouceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Eschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1152549⟩</w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327992v1</w:t>
+                <w:t xml:space="preserve">hal-04327982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative effectiveness of different grassland restoration methods: A systematic literature search and meta‐analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using priority effects for grassland restoration: Sequential sowing can promote subordinate species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aure Durbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Eschen</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Humbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12221. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327982v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountain grassland restoration using hay and brush material transfer combined with temporary wheat cover</w:t>
               </w:r>
@@ -596,51 +596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aure Durbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -743,51 +743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux d'Ambly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cluchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1119,90 +1119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying reference communities in ecological restoration: the use of environmental conditions driving vegetation composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aure Durbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cluchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restoration Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (6), pp.1445-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1294,51 +1294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aure Durbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,51 +1557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupré La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cluchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1836,51 +1836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01FE1CBA"/>
+    <w:nsid w:val="CD0AFDAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2067,51 +2067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aure-durbecq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-1916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327974v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12748" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Favale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152549" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Slodowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ladouceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Ambly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cluchier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Llamb&#237;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla C&#225;ceres-Mago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia C&#225;ceres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirey Ram&#237;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-020-00235-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cluchier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03638021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AVIG0364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aure-durbecq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9201-1916" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Favale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Slodowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ladouceur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Humbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106447" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Ambly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cluchier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Llamb&#237;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla C&#225;ceres-Mago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia C&#225;ceres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirey Ram&#237;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-020-00235-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cluchier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03638021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AVIG0364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>