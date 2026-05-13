--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,2609 +191,2475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide modeling of DNA replication in space and time confirms the emergence of replication specific patterns in vivo in eukaryotes</w:t>
+                <w:t xml:space="preserve">Condensin loop extrusion properties, roadblocks, and role in homology search during recombination in S. cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario D’asaro</w:t>
+                <w:t xml:space="preserve">Vinciane Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Arbona</w:t>
+                <w:t xml:space="preserve">Chloé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Piveteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurèle Piazza</w:t>
+                <w:t xml:space="preserve">Hossein Salari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vaillant</w:t>
+                <w:t xml:space="preserve">Agnès Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Savocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03872-4⟩</w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-026-00748-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534907v1</w:t>
+                <w:t xml:space="preserve">hal-04736209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence-dependent activity and compartmentalization of foreign DNA in a eukaryotic nucleus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide modeling of DNA replication in space and time confirms the emergence of replication specific patterns in vivo in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chapard</w:t>
+                <w:t xml:space="preserve">Dario D’asaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Serizay</w:t>
+                <w:t xml:space="preserve">Jean-Michel Arbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Westbrook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Routhier</w:t>
+                <w:t xml:space="preserve">Cédric Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adm9466⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03872-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937691v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donor transcription suppresses D-loops in cis and promotes genome stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Djeghmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (19), pp.5595-5617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44318-025-00541-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of homology search expansion during recombinational DNA break repair in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence-dependent activity and compartmentalization of foreign DNA in a eukaryotic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dumont</w:t>
+                <w:t xml:space="preserve">Christophe Chapard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mendiboure</w:t>
+                <w:t xml:space="preserve">Jacques Serizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Savocco</w:t>
+                <w:t xml:space="preserve">Alex Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loqmen Anani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Moreau</w:t>
+                <w:t xml:space="preserve">Etienne Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.08.003⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387 (6734), pp.eadm9466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adm9466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887128v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of homology search expansion during recombinational DNA break repair in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mendiboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Savocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+                <w:t xml:space="preserve">Loqmen Anani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Perraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Seonhee Kim</w:t>
+                <w:t xml:space="preserve">Pierrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40228-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (17), pp.3237-3253.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2024.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04171251v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of two multi-invasion-induced rearrangement pathways that differently affect genome stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroinvasion and anosmia are independent phenomena upon infection with SARS-CoV-2 and its variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diedre Reitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Djeghmoum</w:t>
+                <w:t xml:space="preserve">Alba Vieites-Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Watson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Lucas Argueso</w:t>
+                <w:t xml:space="preserve">Seonhee Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.350618.123⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40228-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234797v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04171251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Homologous Recombination Intermediates &amp;lt;em&amp;gt;via&amp;lt;/em&amp;gt; Proximity Ligation and Quantitative PCR in Saccharomyces cerevisiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Delineation of two multi-invasion-induced rearrangement pathways that differently affect genome stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedre Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurèle Piazza</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Djeghmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolf-Dietrich Heyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pallavi Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lucas Argueso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/64240⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (13-14), pp.621-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.350618.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795596v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesin regulates homology search during recombinational DNA repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Homologous Recombination Intermediates &amp;lt;em&amp;gt;via&amp;lt;/em&amp;gt; Proximity Ligation and Quantitative PCR in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diedre Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Savocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Thierry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolf-Dietrich Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (11), pp.1176-1186. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41556-021-00783-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/64240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427219v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination-mediated genome rearrangements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cohesin regulates homology search during recombinational DNA repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bordelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Savocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gde.2021.06.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.1176-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41556-021-00783-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339414v1</w:t>
+                <w:t xml:space="preserve">hal-03427219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae Mus81-Mms4 prevents accelerated senescence in telomerase-deficient cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damon Meyer</w:t>
+                <w:t xml:space="preserve">Recombination-mediated genome rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Savocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008816⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999779v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rdh54/Tid1 inhibits Rad51-Rad54-mediated D-loop formation and limits D-loop length.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae Mus81-Mms4 prevents accelerated senescence in telomerase-deficient cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Hsun Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanaya Shital Shah</w:t>
+                <w:t xml:space="preserve">Damon Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Hartono</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Wright</w:t>
+                <w:t xml:space="preserve">Kevin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.59112⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.e1008816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023100v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous Recombination and the Formation of Complex Genomic Rearrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rdh54/Tid1 inhibits Rad51-Rad54-mediated D-loop formation and limits D-loop length.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanaya Shital Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Hartono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Som</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcb.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.59112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999807v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving forward one step back at a time: reversibility during homologous recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf-Dietrich Heyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65 (6), pp.1333-1340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00294-019-00995-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Processing of Displacement Loops during Recombinational DNA Repair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homologous Recombination and the Formation of Complex Genomic Rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf-Dietrich Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcb.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02868091v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐Invasion‐Induced Rearrangements as a Pathway for Physiological and Pathological Recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Processing of Displacement Loops during Recombinational DNA Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurele Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanaya Shital Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Douglass Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurèle A Piazza</w:t>
+                <w:t xml:space="preserve">Steven Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolf‐dietrich Heyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Koszul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (5), </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (6), pp.1255-1266.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.201700249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872768v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02868091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing meiotic chromosomes' structure and pairing using a designer sequence optimized for Hi‐C</w:t>
+                <w:t xml:space="preserve">Multi‐Invasion‐Induced Rearrangements as a Pathway for Physiological and Pathological Recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise Muller</w:t>
+                <w:t xml:space="preserve">Aurèle A Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittore F Scolari</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolf‐dietrich Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20188293⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201700249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890095v1</w:t>
+                <w:t xml:space="preserve">hal-04872768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short loop length and high thermal stability determine genomic instability induced by G‐quadruplex‐forming minisatellites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Characterizing meiotic chromosomes' structure and pairing using a designer sequence optimized for Hi‐C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittore F Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurele Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Hamon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201490702⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.e8293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20188293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896312v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of Gross Chromosomal Rearrangements by the Human CEB1 and CEB25 Minisatellites in Saccharomyces cerevisiae Depends on G-Quadruplexes or Cdc13</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurèle Piazza</w:t>
+                <w:t xml:space="preserve">Short loop length and high thermal stability determine genomic instability induced by G‐quadruplex‐forming minisatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurele Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Samazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Serero</w:t>
+                <w:t xml:space="preserve">Brahim Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Boulé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judith Lopes</w:t>
+                <w:t xml:space="preserve">Florian Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003033⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (12), pp.1718-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201490702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391745v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yeast Pif1 Helicase Prevents Genomic Instability Caused by G-Quadruplex-Forming CEB1 Sequences In Vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulation of Gross Chromosomal Rearrangements by the Human CEB1 and CEB25 Minisatellites in Saccharomyces cerevisiae Depends on G-Quadruplexes or Cdc13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Serero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Ribeyre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Patricia Legoix-Né</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lopes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Guédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 5 (5), pp.e1000475. </w:t>
+              <w:t xml:space="preserve">, 2012, 8 (11), pp.e1003033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04736209v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rdh54/Tid1 Inhibits Rad51-Rad54-Mediated D-loop Formation and Limits D-loop Length</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Douglass Wright</w:t>
+                <w:t xml:space="preserve">The Yeast Pif1 Helicase Prevents Genomic Instability Caused by G-Quadruplex-Forming CEB1 Sequences In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurele Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.e1000475. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999813v1</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2918,64 +2784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Genetic Assays for the Study of DNA Joint Molecules Metabolism and Multi-invasion-Induced Rearrangements in S. cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Rajput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf-Dietrich Heyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homologous Recombination: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2153, pp.535-554, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3009,236 +2875,386 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proximity Ligation-Based Method for Quantitative Measurement of D-Loop Extension in S. cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurele Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf-Dietrich Heyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of DNA Recombination and Genome Rearrangements: Intersection between Homologous Recombination, DNA Replication and DNA Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 601, pp.27-44, 2018, Methods in enzymology, 978-0-12-813979-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2017.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02868112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rdh54/Tid1 Inhibits Rad51-Rad54-Mediated D-loop Formation and Limits D-loop Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanaya Shital Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Hartono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Som</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Douglass Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des G-quadruplexes dans l'instabilité génomique chez Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurele Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012PAO66445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00833453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3385,51 +3401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Piazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Taddei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2026.102450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05534907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario D&#8217;asaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Arbona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Piveteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03872-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Westbrook" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeghmoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00541-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887128v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendiboure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Savocco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqmen Anani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04171251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Perraud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vieites-Prado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonhee Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40228-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedre Reitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Watson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Rajput" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lucas Argueso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.350618.123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dietrich Heyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bordelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00783-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2021.06.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Schwartz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Hung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanaya Shital Shah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Hartono" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Som" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wright" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2018.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00995-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglass Wright" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le A Piazza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dietrich Heyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adrian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Samazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Heddi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201490702" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lopes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ribeyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736209v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0644-5_36" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.11.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66445" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Piazza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Taddei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2026.102450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736209v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Salari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Savocco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-026-00748-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05534907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario D&#8217;asaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Arbona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vaillant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03872-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Djeghmoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00541-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Serizay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Westbrook" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Routhier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887128v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendiboure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqmen Anani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.08.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04171251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Perraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Vieites-Prado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonhee Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40228-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedre Reitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Watson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Rajput" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lucas Argueso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.350618.123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dietrich Heyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bordelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00783-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2021.06.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Schwartz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Hung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008816" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanaya Shital Shah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Hartono" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Som" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wright" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00995-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2018.10.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglass Wright" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le A Piazza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf&#8208;dietrich Heyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adrian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Samazan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Heddi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201490702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legoix-N&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ribeyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000475" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04872804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999784v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0644-5_36" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2017.11.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66445" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>