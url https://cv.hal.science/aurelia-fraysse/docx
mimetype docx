--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -659,334 +659,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-distortion bounds for Wyner-Ziv coding with Gaussian scale mixture correlation noise</w:t>
+                <w:t xml:space="preserve">A Bit Allocation Method for Sparse Source Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bassi</w:t>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), pp.137-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073664v1</w:t>
+                <w:t xml:space="preserve">hal-00796891v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measure-theoretic variational Bayesian algorithm for large dimensional problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate-distortion bounds for Wyner-Ziv coding with Gaussian scale mixture correlation noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (12), pp.7540-7546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tit.2014.2363077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702259v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bit Allocation Method for Sparse Source Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A measure-theoretic variational Bayesian algorithm for large dimensional problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (1), pp.137-152</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.2591-2622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796891v4</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why minimax is not that pessimistic</w:t>
               </w:r>
@@ -1154,51 +1154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (7), pp.3243-3263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1622,51 +1622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2400,455 +2400,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Orieux</w:t>
+                <w:t xml:space="preserve">Parcimonie structurée pour l’imagerie micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596253v1</w:t>
+                <w:t xml:space="preserve">hal-01596259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcimonie structurée pour l’imagerie micro-ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
+                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Hadj-Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Hadj-Youcef˚</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Orieux˚</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596259v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear imaging of 3D defect in anisotropic laminate using joint sparsity constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Sparse Reconstruction Algorithms for Nonlinear Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos island, Greece. pp.743-747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587782v1</w:t>
+                <w:t xml:space="preserve">hal-01587676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Reconstruction Algorithms for Nonlinear Microwave Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Nonlinear imaging of 3D defect in anisotropic laminate using joint sparsity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587676v1</w:t>
+                <w:t xml:space="preserve">hal-01587782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche bayésiennevariationnelle non-supervisée basée sur les ondelettes</w:t>
               </w:r>
@@ -3024,90 +3024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate rate-distortion approximation for sparse Bernoulli-Generalized Gaussian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3135,217 +3135,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast variational Bayesian approaches applied to large dimensional problems</w:t>
+                <w:t xml:space="preserve">Approches rapides du bayésien variationnel pour des problèmes de grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Fraysse</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Australia. pp.1240</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843494v1</w:t>
+                <w:t xml:space="preserve">hal-00843497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches rapides du bayésien variationnel pour des problèmes de grande dimension</w:t>
+                <w:t xml:space="preserve">Fast variational Bayesian approaches applied to large dimensional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France. pp.241</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Australia. pp.1240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843497v1</w:t>
+                <w:t xml:space="preserve">hal-00843494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subspace-based variational Bayesian method</w:t>
               </w:r>
@@ -3435,90 +3435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex programming bit allocation method for sparse sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE International Picture Coding Symposium (PCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poland. pp.853-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. http://hdl.handle.net/2042/28969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4122,64 +4122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate-distortion results for Generalized Gaussian distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.3753-3756, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4252,51 +4252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5007,51 +5007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.05.079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702259v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555299v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.11.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayet Zaimaga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843494v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01658054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.05.079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702259v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555299v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.11.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayet Zaimaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01658054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>