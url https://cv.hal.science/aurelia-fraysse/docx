--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1928,144 +1928,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured sparsity regularization for gravitational- wave polarization reconstruction</w:t>
+                <w:t xml:space="preserve">Sparse Time-Frequency Representation of Gravitational-Wave signals in Unions of Wilson Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
+                <w:t xml:space="preserve">Quentin Bammey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Chassande-Mottin</w:t>
+                <w:t xml:space="preserve">Philippe Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bacon</w:t>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1755-1759, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080853v1</w:t>
+                <w:t xml:space="preserve">hal-02080871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Spectral Multichannel Reconstruction from few Low-Resolution Multispectral Data</w:t>
               </w:r>
@@ -2162,157 +2175,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Time-Frequency Representation of Gravitational-Wave signals in Unions of Wilson Bases</w:t>
+                <w:t xml:space="preserve">Structured sparsity regularization for gravitational- wave polarization reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bammey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chassande-Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1755-1759, </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080871v1</w:t>
+                <w:t xml:space="preserve">hal-02080853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'objets astrophysiques à partir de données multispectrales floues et d'une réponse instrument non-stationnaire</w:t>
               </w:r>
@@ -3429,347 +3429,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex programming bit allocation method for sparse sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+                <w:t xml:space="preserve">Variational Bayesian approximation with scale mixture prior: a comparison between three algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Djafari Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poland. pp.853-856</w:t>
+              <w:t xml:space="preserve">32nd International Workshop on Bayesian Inference and Maximun Entropy Methods in Sciences and Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Garching near Munich, Germany. pp.130-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734456v1</w:t>
+                <w:t xml:space="preserve">hal-00854783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian approximation with scale mixture prior: a comparison between three algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad-Djafari Ali</w:t>
+                <w:t xml:space="preserve">Floating Costa Scheme with Fractal Structure for Information Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Workshop on Bayesian Inference and Maximun Entropy Methods in Sciences and Engineerin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lebanon. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854783v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating Costa Scheme with Fractal Structure for Information Embedding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">A convex programming bit allocation method for sparse sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poland. pp.853-856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724874v1</w:t>
+                <w:t xml:space="preserve">hal-00734456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient-like variational Bayesian algorithm</w:t>
               </w:r>
@@ -3919,64 +3919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage Numérique par Schéma de Costa à Structure Fractale Flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5007,51 +5007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.05.079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702259v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555299v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.11.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayet Zaimaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221283" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01658054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.05.079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702259v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555299v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.11.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayet Zaimaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01658054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>