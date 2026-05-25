--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -2400,286 +2400,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcimonie structurée pour l’imagerie micro-ondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Hadj-Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M A Hadj-Youcef˚</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Orieux˚</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, kos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596259v1</w:t>
+                <w:t xml:space="preserve">hal-01596253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration from Multispectral Blurred Data with Non-Stationary Instrument Response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Orieux</w:t>
+                <w:t xml:space="preserve">Parcimonie structurée pour l’imagerie micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596253v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Reconstruction Algorithms for Nonlinear Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear imaging of 3D defect in anisotropic laminate using joint sparsity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidayet Zaimaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,51 +5007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.05.079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702259v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555299v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.11.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayet Zaimaga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01658054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarui Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3216999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03406799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3133450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abergel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2020.2998170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161080v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.05.079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2014.2363077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702259v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555299v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.11.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM51107.2021.9518522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03225687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bacon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01952286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hadj-Youcef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Hadj-Youcef&#730;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Orieux&#730;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidayet Zaimaga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2013.6638942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00724874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221283" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01658054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>