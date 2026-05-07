--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -414,510 +414,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des critères extra-financiers dans la cotation des entreprises : vers une régulation du système économique par la Banque de France</w:t>
+                <w:t xml:space="preserve">Sustainability in public administration: governance and accountability in french metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Inter-Continental Conversation about Organizing (IC2O) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005547v1</w:t>
+                <w:t xml:space="preserve">hal-04005558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in public administration: governance and accountability in french metropolitan area</w:t>
+                <w:t xml:space="preserve">La prise en compte des critères extra-financiers dans la cotation des entreprises : vers une régulation du système économique par la Banque de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Continental Conversation about Organizing (IC2O) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, New-York, United States</w:t>
+              <w:t xml:space="preserve">11ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005558v1</w:t>
+                <w:t xml:space="preserve">hal-04005547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in public administration: governance and accountability in French metropolitan area</w:t>
+                <w:t xml:space="preserve">Covid19 et enseignement : la mutation vers le virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Emerging Challenge: Business Transformation and Circular Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Ninh Binh, Vietnam</w:t>
+              <w:t xml:space="preserve">17ème congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545723v1</w:t>
+                <w:t xml:space="preserve">hal-03545692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entre le territoire et les apprentis : les prises de décision au sein d'un CFA horticole, quid du Covid19</w:t>
+                <w:t xml:space="preserve">Sustainability in public administration: governance and accountability in French metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Emerging Challenge: Business Transformation and Circular Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Ninh Binh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545486v1</w:t>
+                <w:t xml:space="preserve">hal-03545723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid19 et risque pour l’enseignement : la mutation vers le virtuel.</w:t>
+                <w:t xml:space="preserve">La relation entre le territoire et les apprentis : les prises de décision au sein d'un CFA horticole, quid du Covid19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque francophone sur le risque Oriane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bayonne, France</w:t>
+              <w:t xml:space="preserve">10ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545679v1</w:t>
+                <w:t xml:space="preserve">hal-03545486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La remise en question du NPM à l’aube de la transition écologique : de nouveaux enjeux pour le contrôle de gestion dans les collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Covid19 et risque pour l’enseignement : la mutation vers le virtuel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Workshop "Contrôle de gestion et Management Public"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">19ème colloque francophone sur le risque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545698v1</w:t>
+                <w:t xml:space="preserve">hal-03545679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid19 et enseignement : la mutation vers le virtuel</w:t>
+                <w:t xml:space="preserve">La remise en question du NPM à l’aube de la transition écologique : de nouveaux enjeux pour le contrôle de gestion dans les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès de l'ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Evry, France</w:t>
+              <w:t xml:space="preserve">7ème Workshop "Contrôle de gestion et Management Public"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545692v1</w:t>
+                <w:t xml:space="preserve">hal-03545698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-construction des politiques publiques locales : un enjeu majeur pour un territoire plus durable au XXIème siècle</w:t>
               </w:r>
@@ -966,743 +966,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing global performance in local authorities: the case study of the metropolis of Nantes.</w:t>
+                <w:t xml:space="preserve">Des outils mis à disposition des collectivités territoriales pour assurer le pilotage de la performance globale : quelles utilisations et quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème Workshop « Contrôle de Gestion et Management Public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545781v1</w:t>
+                <w:t xml:space="preserve">hal-03545748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du développement durable dans les métropoles françaises : vers de nouveaux outils de pilotage et de gouvernance ?</w:t>
+                <w:t xml:space="preserve">Sustainability in public administration: governance and accountability in french metropolitan area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd IPMN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545765v1</w:t>
+                <w:t xml:space="preserve">hal-03545786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage de la performance globale au sein des collectivités territoriales : le cas de la métropole de Nantes.</w:t>
+                <w:t xml:space="preserve">La prise en compte du développement durable dans les métropoles françaises : vers de nouveaux outils de pilotage et de gouvernance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l’AFC</w:t>
+              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545763v1</w:t>
+                <w:t xml:space="preserve">hal-03545765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance et pilotage des projets de développement durable : Enseignements d’une étude qualitative menée auprès de la métropole du Grand-Lyon.</w:t>
+                <w:t xml:space="preserve">Managing global performance in local authorities: the case study of the metropolis of Nantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545755v1</w:t>
+                <w:t xml:space="preserve">hal-03545781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropoles françaises, développement durable et dynamique responsable : Enseignements d’une étude qualitative.</w:t>
+                <w:t xml:space="preserve">Le pilotage de la performance globale au sein des collectivités territoriales : le cas de la métropole de Nantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque ISEOR en partenariat avec la Division Management Consulting (MCD) de l’Academy Of Management (États-Unis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">40ème congrès de l’AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545775v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du développement durable dans les métropoles françaises : vers un nouveau mode de pilotage et de gouvernance des politiques publiques.</w:t>
+                <w:t xml:space="preserve">Gouvernance et pilotage des projets de développement durable : Enseignements d’une étude qualitative menée auprès de la métropole du Grand-Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès CSEAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545767v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils mis à disposition des collectivités territoriales pour assurer le pilotage de la performance globale : quelles utilisations et quelles limites ?</w:t>
+                <w:t xml:space="preserve">Métropoles françaises, développement durable et dynamique responsable : Enseignements d’une étude qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Feige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Workshop « Contrôle de Gestion et Management Public »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque ISEOR en partenariat avec la Division Management Consulting (MCD) de l’Academy Of Management (États-Unis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545748v1</w:t>
+                <w:t xml:space="preserve">hal-03545775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in public administration: governance and accountability in french metropolitan area.</w:t>
+                <w:t xml:space="preserve">La prise en compte du développement durable dans les métropoles françaises : vers un nouveau mode de pilotage et de gouvernance des politiques publiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IPMN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème congrès CSEAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545786v1</w:t>
+                <w:t xml:space="preserve">hal-03545767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable : un facteur clé de l’innovation publique. Vers de nouveaux outils de pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083672v1</w:t>
+                <w:t xml:space="preserve">hal-02083668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable : un facteur clé de l’innovation publique. Vers de nouveaux outils de pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083668v1</w:t>
+                <w:t xml:space="preserve">hal-02083672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable : de nouveaux enjeux pour les métropoles. Entre obligation règlementaire et volonté de pilotage.</w:t>
               </w:r>
@@ -1958,191 +1958,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable dans une commune littorale : entre communication et actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement durable entre communication et action : le cas d'une commune littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Heurteux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012935v1</w:t>
+                <w:t xml:space="preserve">hal-02130027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable entre communication et action : le cas d'une commune littorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement durable dans une commune littorale : entre communication et actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Heurteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Huron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Heurteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">3ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130027v1</w:t>
+                <w:t xml:space="preserve">hal-02012935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2536,51 +2536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F8E2D4"/>
+    <w:nsid w:val="9F697EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2767,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelia-heurteux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5601-2797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Heurteux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.053.0027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Feige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00415-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02444122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AZUR0034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelia-heurteux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5601-2797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Heurteux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.053.0027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394465v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545781v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Feige" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00415-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02444122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AZUR0034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>