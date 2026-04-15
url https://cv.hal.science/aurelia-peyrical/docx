--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -66,1199 +66,1199 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télévision et formation. Affinités avec la forme essai et l’expression orale chez Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellmut Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Kadelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15env⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux conférences d’Adorno sur Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tome 86 (1), pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.861.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “general philosophy” of Theodor W. Adorno: Critique, dialectic, negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°54 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phoir.054.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Jacques Martin, L’individu chez Hegel (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.43723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03130681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suggestion et réserve mentale. La pratique de la philosophie chez T. W. Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.163--174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.2831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation à la débarbarisation. Entretien de Theodor W. Adorno, diffusé par le Hessischer Rundfunk le 14 avril 1968 avec Hellmut Becker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’éducation : à quoi bon ? Entretien de Theodor W. Adorno, diffusé par le Hessischer Rundfunk le 26 septembre 1966 avec Hellmut Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/prism.007.0155⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.007.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125596v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation : à quoi bon ? Entretien de Theodor W. Adorno, diffusé par le Hessischer Rundfunk le 26 septembre 1966 avec Hellmut Becker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’éducation à la débarbarisation. Entretien de Theodor W. Adorno, diffusé par le Hessischer Rundfunk le 14 avril 1968 avec Hellmut Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maiwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/prism.007.0135⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.007.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125576v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le monde administré ou la crise de l’individu ». Discussion entre Eugen Kogon, Max Horkheimer et Theodor W. Adorno (1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Genel</w:t>
+                <w:t xml:space="preserve">Marion Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Maurin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Müller</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/prism.006.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse et sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor W. Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la tradition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Frangeul</w:t>
+                <w:t xml:space="preserve">« Sur la tradition (1966) » in Où en sommes-nous avec la &amp;lt;i&amp;gt;Théorie esthétique&amp;lt;/i&amp;gt; d'Adorno?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Genel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Minelli</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989895v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sur la tradition (1966) » in Où en sommes-nous avec la &amp;lt;i&amp;gt;Théorie esthétique&amp;lt;/i&amp;gt; d'Adorno?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+                <w:t xml:space="preserve">Sur la tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Genel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...99 lines deleted...]
-                <w:t xml:space="preserve">Theodor Adorno</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Naït Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
-[...251 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Où en sommes-nous avec la Théorie esthétique d'Adorno ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.43723⟩</w:t>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-02526646v1</w:t>
+                <w:t xml:space="preserve">hal-01989895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1276,51 +1276,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Adornos vielfältige Begriff der « Persönlichkeit » : idealistische Quellen, dialektische Kritik »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Becker (Hrsg.), Lea Fink (Hrsg.), Christoph Asmuth (Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Fortleben der Klassischen Deutschen Philosophie in der Kritischen Theorie, édité par Lea Fink et al., Königshausen &amp; Neuman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kultur – System – Geschichte (21), Königshausen&amp;Neumann, In press, 978-3-8260-7654-1</w:t>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Adorno, H. Becker, and the Challenges of Education in an “Administered World” (1955–1969): Unpublished Radio Conversations from the Theodor W. Adorno Archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archives of Critical Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.165-189, 2023, 978-3-031-36587-4. </w:t>
@@ -1431,51 +1431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique contre les théories de la connaissance : portrait d’Adorno en baron de Münchhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desplat-Roger, Joana and Vuillerod, Jean-Baptiste and Wezel, Lucie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adorno contre son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.85--106, 2019, 978-2-84016-317-6</w:t>
@@ -1536,51 +1536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Altérité invisible et reconnaissance : ce que la « neurodiversité » fait, ou pourrait faire, à la théorie sociale de la lutte pour la reconnaissance d'Axel Honneth »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance en chantier : des concepts aux pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emma BARETTONI; Felix MEGRET; Valentina SANTORO, Apr 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1605,51 +1605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisible others : a dialogue between Axel Honneth's Struggle for Recognition and the Neurodiversity movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Theory in Rome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rome (John Felice Center), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1706,64 +1706,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’étude de la philosophie (1955) Theodor W. Adorno (trad. A. Peyrical)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor W. Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phoir.054.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1959,51 +1959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.006.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frangeul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Na&#239;t Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wiser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.861.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0181" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CMLN4GHQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2831" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36585-0_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.861.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43723" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CMLN4GHQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.006.0159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frangeul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Na&#239;t Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36585-0_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>