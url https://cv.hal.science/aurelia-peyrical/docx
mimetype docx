--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -66,1199 +66,1199 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la débarbarisation. Entretien de Theodor W. Adorno, diffusé par le Hessischer Rundfunk le 14 avril 1968 avec Hellmut Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.007.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation : à quoi bon ? Entretien de Theodor W. Adorno, diffusé par le Hessischer Rundfunk le 26 septembre 1966 avec Hellmut Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.007.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le monde administré ou la crise de l’individu ». Discussion entre Eugen Kogon, Max Horkheimer et Theodor W. Adorno (1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.006.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychanalyse et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor W. Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur la tradition (1966) » in Où en sommes-nous avec la &amp;lt;i&amp;gt;Théorie esthétique&amp;lt;/i&amp;gt; d'Adorno?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Wiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frangeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Minelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Naït Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où en sommes-nous avec la Théorie esthétique d'Adorno ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télévision et formation. Affinités avec la forme essai et l’expression orale chez Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellmut Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Kadelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodor Adorno</w:t>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15env⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux conférences d’Adorno sur Freud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Tome 86 (1), pp.117-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aphi.861.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “general philosophy” of Theodor W. Adorno: Critique, dialectic, negativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philosophoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°54 (2), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phoir.054.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Jacques Martin, L’individu chez Hegel (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.43723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03130681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggestion et réserve mentale. La pratique de la philosophie chez T. W. Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.163--174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rg.2831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526646v1</w:t>
-              </w:r>
-[...665 lines deleted...]
-                <w:t xml:space="preserve">hal-01989895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1276,51 +1276,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Adornos vielfältige Begriff der « Persönlichkeit » : idealistische Quellen, dialektische Kritik »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Becker (Hrsg.), Lea Fink (Hrsg.), Christoph Asmuth (Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Fortleben der Klassischen Deutschen Philosophie in der Kritischen Theorie, édité par Lea Fink et al., Königshausen &amp; Neuman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kultur – System – Geschichte (21), Königshausen&amp;Neumann, In press, 978-3-8260-7654-1</w:t>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Adorno, H. Becker, and the Challenges of Education in an “Administered World” (1955–1969): Unpublished Radio Conversations from the Theodor W. Adorno Archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archives of Critical Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.165-189, 2023, 978-3-031-36587-4. </w:t>
@@ -1431,51 +1431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique contre les théories de la connaissance : portrait d’Adorno en baron de Münchhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desplat-Roger, Joana and Vuillerod, Jean-Baptiste and Wezel, Lucie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adorno contre son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.85--106, 2019, 978-2-84016-317-6</w:t>
@@ -1536,51 +1536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Altérité invisible et reconnaissance : ce que la « neurodiversité » fait, ou pourrait faire, à la théorie sociale de la lutte pour la reconnaissance d'Axel Honneth »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance en chantier : des concepts aux pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emma BARETTONI; Felix MEGRET; Valentina SANTORO, Apr 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1605,51 +1605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invisible others : a dialogue between Axel Honneth's Struggle for Recognition and the Neurodiversity movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Theory in Rome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rome (John Felice Center), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1706,64 +1706,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’étude de la philosophie (1955) Theodor W. Adorno (trad. A. Peyrical)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Peyrical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor W. Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phoir.054.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1959,51 +1959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.861.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43723" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CMLN4GHQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.006.0159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wiser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frangeul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Na&#239;t Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36585-0_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.007.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.006.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor W. Adorno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Wiser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frangeul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Minelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Na&#239;t Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Adorno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellmut Becker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kadelbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15env" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.861.0117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0181" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43723" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CMLN4GHQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2831" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36585-0_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02526647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>