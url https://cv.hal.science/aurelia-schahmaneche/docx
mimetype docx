--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -106,112 +106,1221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extension nouvelle du champ de protection des lanceurs d’alerte, (obs. sous CEDH, 27 août 2024, n° 15028/16, Hrachya Harutyunyan c/ Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 35, p. 585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Droit de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 1, p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation de faits de harcèlement moral et sexuel au travail » (obs. sous CEDH, 18 janv. 2024, n° 20725/20, Allée c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5, p. 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Droit de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 26, p. 858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discrimination fondée sur l’âge, (obs. sous CEDH, 20 juin 2024, Spisak c/ Rép. Tchèque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 27, p. 895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle au faciès (obs. sous CEDH, 20 févr. 2024, n° 43868/18, Wa Baile c/ Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 10, p. 306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législation russe sur les agents étrangers : et ça continue encore et encore…, (obs. sous CEDH, 22 oct. 2024, n° 39446/16, Kobaliya et a. c/ Russie),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 45, p. 1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.743</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04695494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restriction justifiée à la liberté d’expression d’Éric Z., zoom (obs. sous CEDH. 20 déc. 2022 n°63539/9705, Z. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66/67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel arrêt de principe sur la protection des lanceurs d’alerte » (obs. sous CEDH, GC, 14 fév. 2023, n° 21884/18, Halet c/ Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 4, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’affaire Halet permet finalement à la Cour européenne des droits de l’homme de renforcer la protection des lanceurs d’alerte, (obs. sous CEDH, GC, 14 fév. 2023, n° 21884/18, Halet c/ Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 13, pp. 426 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté d’un candidat de s’exprimer dans une langue non officielle pendant sa campagne électorale » (obs. sous CEDH, 2 mai 2023, n° 24108/15, Mestan c/ Bulgarie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 20, p. 615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui dit contentieux spécifique des archives de presse numérique, dit adaptation nécessaire des critères Von hannover n° 2 » (obs. sous CEDH, GC, 4 juill. 2023, n° 57292/19, Hurbain c/ Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°30-34, p. 936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique &amp;quot;Droit de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -241,2934 +1350,1825 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laganier Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 1, p. 33</w:t>
+              <w:t xml:space="preserve">, 2023, n° 26, p. 819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revers strasbourgeois pour la société C8 (obs. sous CEDH, 9 févr. 2023, n° 58951/19 et a., C8 (Canal 8) c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 8-9, p. 290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il était une fois… un recueil de contes mettant en scène des mariages entre personnes de même sexe » (obs. sous CEDH, GC, 23 janv. 2023, n° 61435/19, Macaté c/ Lituanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 6, p. 214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de service public et biens retours : France 1 – Requérant 0, (obs. sous CEDH, 5 oct. 2023, n° 24300/20, SARL Couttolenc Frères c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 42, p. 1206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau revers essuyé par la Bulgarie en matière de surveillance secrète, zoom (obs. sous CEDH, 11 janv. 2022, n° 70078/12, Ekimdzhiev et al. c/ Bulgarie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suite du feuilleton relatif à l’application dans le temps du dispositif législatif anti-Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disproportion de la peine infligée au cofondateur d’Action directe pour complicité d’apologie du terrorisme », veille (obs. sous CEDH, 23 juin 2022, n° 28000/19, R. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 26, p. 858</w:t>
+              <w:t xml:space="preserve">, 2022, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dénonciation de faits de harcèlement moral et sexuel au travail » (obs. sous CEDH, 18 janv. 2024, n° 20725/20, Allée c/ France)</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manquement des autorités internes à faire respecter la clause de neutralité religieuse imposée à une famille d’accueil, zoom (obs. sous CEDH, 3 nov. 2022, n° 59227/12, L. c/ France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 5, p. 166</w:t>
+              <w:t xml:space="preserve">, 2022, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extension nouvelle du champ de protection des lanceurs d’alerte, (obs. sous CEDH, 27 août 2024, n° 15028/16, Hrachya Harutyunyan c/ Arménie</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconventionnalité de la condamnation d’une Femen pour exhibition sexuelle, zoom (obs. sous CEDH, 15 oct. 2022, n° 22636/19, B. France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 35, p. 585</w:t>
+              <w:t xml:space="preserve">, 2022, 43/44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrôle au faciès (obs. sous CEDH, 20 févr. 2024, n° 43868/18, Wa Baile c/ Suisse)</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation justifiée de la licence d’une chaine de télévision pour des raisons de pluralisme interne, zoom (obs. sous CEDH, GC, 5 avr. 2022, n° 28470/12, Nit SRL c/ Rép. De Moldova)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 10, p. 306</w:t>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Législation russe sur les agents étrangers : et ça continue encore et encore…, (obs. sous CEDH, 22 oct. 2024, n° 39446/16, Kobaliya et a. c/ Russie),</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du justiciable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faire vivre la Convention : quels acteurs ?, Numéro Spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur le droit à l’oubli, veille (obs. sous CEDH, 25 nov. 2021, n° 77419/16, Biancardi c/ Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 45, p. 1326</w:t>
+              <w:t xml:space="preserve">, 2021, 50, pp.1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parce que le droit au respect de la vie privée le vaut bien, zoom (obs. sous CEDH, 14 janv. 2021, n°281/15 et 34445/15, Société éditrice de Médiapart et al. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconventionnalité de la condamnation pénale d’un ancien politique basque indépendantiste pour apologie de terrorisme, zoom (obs. sous CEDH, 22 juin 2021, n° 5869/17, Erkizia Almandoz c/ Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’humour ne permet pas tout, zoom (obs. sous CEDH, 2 sept. 2021, n° 46883/15, Z.B c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la conventionnalité de l’amende infligée à un lanceur d’alerte, veille (obs. sous CEDH, 11 mai 2021, n° 21884/18, Halet c/ Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprévisibilité de la loi fondant la sanction d’un parti politique auteur d’une application mobile, zoom (obs. sous arrêt CEDH, CEDH, GC, 20 janv. 2020, n°201/17, Magyar Kétfarkù Kutya Párt c/ Hongrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l’ouvrage de L. BURGOGUE-LARSEN, &amp;quot;Les 3 Cours régionales in context, La justice qui n’allait pas de soi&amp;quot;, Pedone, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03977021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.743</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...2329 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02938949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03977021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convergence des standards constitutionnel et européen(s) de protection des données personnelles</w:t>
               </w:r>
@@ -4457,51 +4457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France, 2022, 9782130830276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4878,2270 +4878,2270 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'arrêt Beeler c/ Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Afroukh; M. Levinet; J-P Marguénaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les beaux arrêts de la Cour européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis-Nexis, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif. Colloque &amp;quot;Les régressions jurisprudentielles de la Cour européenne des droits de l'homme : de quoi parle-t-on exactement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Schahmaneche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régressions jurisprudentielles de la Cour européenne des droits de l’homme : de quoi parle-t-on exactement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l’autonomie personnelle » (obs. sous CEDH, Pretty c/ Royaume-Uni, no 2346/02, 29 avril 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Lexis-Nexis, A paraître</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression des fonctionnaires, (obs. CEDH, Vogt c/ Allemagne, n° 17851/91, 26 sept. 1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Gouttenoire; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Liberté d’expression des fonctionnaires, (obs. CEDH, Vogt c/ Allemagne, n° 17851/91, 26 sept. 1995)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-discrimination, (obs. sous CEDH, Affaire linguistique belge c/ Belgique, 23 juill. 1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes, (obs. sous CEDH, Engel et al. c/ Pays-Bas, no 5100/71, 8 juin 1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations positives (obs. sous CEDH, Airey c/ Irlande, n° 628973, 9 oct. 1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; J. Andriantsimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de motivation des arrêts de la Cour européenne des droits de l’homme : trop c’est trop… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Afroukh (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec les idées reçues sur la Convention européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 227 et s., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévue par la loi, (obs. sous CEDH, Kruslin c/ France, no 11801/85, 24 avril 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Gouttenoire; A. Schahmaneche; D. Szymczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notions autonomes, (obs. sous CEDH, Engel et al. c/ Pays-Bas, no 5100/71, 8 juin 1976)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la presse, (obs. sous CEDH, GC, Stoll c/ Suisse, n° 69698/01, 10 déc. 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; J. Andrianstimbazovina; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des étrangers au respect de la vie familiale, (obs. sous CEDH, GC, Uner c/ Pays-Bas, n° 46410/99, 18 oct. 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; G. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Lecuyer; M. Beulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pratique des opinions séparées à la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp. 155-177, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03977044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’information, (obs. sous CEDH, Müller c/ Suisse, n° 10737/84, 24 mai 1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp. 227 et s., 2024</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion du droit de changer de religion et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Gonzalez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 ans après l’arrêt Kokkinakis c/ Grèce, la construction prétorienne d’un droit européen des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argument scientifique dans la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Calvez, C. Gilles, J. Meyrieu, M. Talon, F. Youta, A. Oumedjkane (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’argument scientifique en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Revue de droit public - Lextenso, pp. 374 et s., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Victoire Daubie, le droit de la famille et la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Goesel-Le Bihan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les combats juridiques de Julie-Victoire Daubie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés économiques et la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIe siècle. Quel équilibre jurisprudentiel ? Actes du colloque en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des étrangers au respect de la vie familiale (obs. sous CEDH, GC, Uner c/ Pays-Bas, n° 46410/99, 18 oct. 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; J. Andriantsimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes (obs. sous CEDH, Engel et al. c/ Pays-Bas, no 5100/71, 8 juin 1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Gouttenoire; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévue par la loi (obs. sous CEDH, Kruslin c/ France, no 11801/85, 24 avril 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la presse (obs. sous CEDH, GC, Stoll c/ Suisse, n° 69698/01, 10 déc. 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; G. Szymczak. </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’autonomie personnelle (obs. sous CEDH, Pretty c/ Royaume-Uni, no 2346/02, 29 avril 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’information (obs. sous CEDH, Müller c/ Suisse, n° 10737/84, 24 mai 1988)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression des fonctionnaires (obs. CEDH, Vogt c/ Allemagne, n° 17851/91, 26 sept. 1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions A. Pedone, pp. 155-177, 2024</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La substance des droits entre convergence et spécificité : l’exemple du droit de la personne et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Afroukh; Julien Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour européenne des droits de l’homme et le Conseil constitutionnel : vers un nouvel équilibre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, 2021, Droit &amp; Justice, 978-2-8072-0787-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2, Revue de droit public - Lextenso, pp. 374 et s., 2023</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels défis, quelles évolutions pour la motivation de la Cour européenne des droits l’homme dans les années à venir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Milano; K. Blay-Grabarczyk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 70 ans de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.63-82, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , A paraître</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appel éloquent du juge Pinto De Albuquerque à la protection des étrangers vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. De Albuquerque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de l’homme. Les opinions séparées vues par la doctrine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexisnexis, pp. 663-667., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04858566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction consultative des autres cours supranationales de protection des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Afroukh; J.-P. Marguénaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Protocole N°16 à la Convention européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Editions A. Pedone, pp.33-72, 2020, Publications de l'Institut International des Droits de l'Homme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appel éloquent du juge Pinto de Albuquerque à la protection des étrangers vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pinto de Albuquerque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de l’homme : les opinions séparées vue par la doctrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis Nexis, 2020, 978-2-7110-3394-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...906 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969370v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04858566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction consultative des autres Cours supranationales protectrices des droits de l’homme</w:t>
               </w:r>
@@ -7786,51 +7786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856710v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_europ%C3%A9en_et_international_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_grands_arr%C3%AAts_de_la_Cour_europ%C3%A9enne_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_europ%C3%A9en_et_international_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_grands_arr%C3%AAts_de_la_Cour_europ%C3%A9enne_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>