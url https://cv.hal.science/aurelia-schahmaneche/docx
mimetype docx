--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1927,112 +1927,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disproportion de la peine infligée au cofondateur d’Action directe pour complicité d’apologie du terrorisme », veille (obs. sous CEDH, 23 juin 2022, n° 28000/19, R. c/ France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manquement des autorités internes à faire respecter la clause de neutralité religieuse imposée à une famille d’accueil, zoom (obs. sous CEDH, 3 nov. 2022, n° 59227/12, L. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconventionnalité de la condamnation d’une Femen pour exhibition sexuelle, zoom (obs. sous CEDH, 15 oct. 2022, n° 22636/19, B. France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43/44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation justifiée de la licence d’une chaine de télévision pour des raisons de pluralisme interne, zoom (obs. sous CEDH, GC, 5 avr. 2022, n° 28470/12, Nit SRL c/ Rép. De Moldova)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du justiciable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faire vivre la Convention : quels acteurs ?, Numéro Spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur le droit à l’oubli, veille (obs. sous CEDH, 25 nov. 2021, n° 77419/16, Biancardi c/ Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.1333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parce que le droit au respect de la vie privée le vaut bien, zoom (obs. sous CEDH, 14 janv. 2021, n°281/15 et 34445/15, Société éditrice de Médiapart et al. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconventionnalité de la condamnation pénale d’un ancien politique basque indépendantiste pour apologie de terrorisme, zoom (obs. sous CEDH, 22 juin 2021, n° 5869/17, Erkizia Almandoz c/ Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’humour ne permet pas tout, zoom (obs. sous CEDH, 2 sept. 2021, n° 46883/15, Z.B c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la conventionnalité de l’amende infligée à un lanceur d’alerte, veille (obs. sous CEDH, 11 mai 2021, n° 21884/18, Halet c/ Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2062,798 +2791,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26</w:t>
+              <w:t xml:space="preserve">, 2021, 697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...659 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970215v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03970221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
               </w:r>
@@ -5170,319 +5170,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes, (obs. sous CEDH, Engel et al. c/ Pays-Bas, no 5100/71, 8 juin 1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de motivation des arrêts de la Cour européenne des droits de l’homme : trop c’est trop… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Afroukh (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec les idées reçues sur la Convention européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 227 et s., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations positives (obs. sous CEDH, Airey c/ Irlande, n° 628973, 9 oct. 1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; J. Andriantsimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La non-discrimination, (obs. sous CEDH, Affaire linguistique belge c/ Belgique, 23 juill. 1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856637v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-04856607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévue par la loi, (obs. sous CEDH, Kruslin c/ France, no 11801/85, 24 avril 1990)</w:t>
               </w:r>
@@ -7786,51 +7786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_europ%C3%A9en_et_international_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_grands_arr%C3%AAts_de_la_Cour_europ%C3%A9enne_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_europ%C3%A9en_et_international_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_grands_arr%C3%AAts_de_la_Cour_europ%C3%A9enne_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>