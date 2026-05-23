--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -106,3289 +106,3289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Droit de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 1, p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique &amp;quot;Droit de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 26, p. 858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation de faits de harcèlement moral et sexuel au travail » (obs. sous CEDH, 18 janv. 2024, n° 20725/20, Allée c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5, p. 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination fondée sur l’âge, (obs. sous CEDH, 20 juin 2024, Spisak c/ Rép. Tchèque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 27, p. 895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extension nouvelle du champ de protection des lanceurs d’alerte, (obs. sous CEDH, 27 août 2024, n° 15028/16, Hrachya Harutyunyan c/ Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 35, p. 585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle au faciès (obs. sous CEDH, 20 févr. 2024, n° 43868/18, Wa Baile c/ Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 10, p. 306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législation russe sur les agents étrangers : et ça continue encore et encore…, (obs. sous CEDH, 22 oct. 2024, n° 39446/16, Kobaliya et a. c/ Russie),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 45, p. 1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.743</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04695494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restriction justifiée à la liberté d’expression d’Éric Z., zoom (obs. sous CEDH. 20 déc. 2022 n°63539/9705, Z. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66/67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel arrêt de principe sur la protection des lanceurs d’alerte » (obs. sous CEDH, GC, 14 fév. 2023, n° 21884/18, Halet c/ Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 4, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’affaire Halet permet finalement à la Cour européenne des droits de l’homme de renforcer la protection des lanceurs d’alerte, (obs. sous CEDH, GC, 14 fév. 2023, n° 21884/18, Halet c/ Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 13, pp. 426 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté d’un candidat de s’exprimer dans une langue non officielle pendant sa campagne électorale » (obs. sous CEDH, 2 mai 2023, n° 24108/15, Mestan c/ Bulgarie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 20, p. 615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui dit contentieux spécifique des archives de presse numérique, dit adaptation nécessaire des critères Von hannover n° 2 » (obs. sous CEDH, GC, 4 juill. 2023, n° 57292/19, Hurbain c/ Belgique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°30-34, p. 936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique &amp;quot;Droit de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 26, p. 819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revers strasbourgeois pour la société C8 (obs. sous CEDH, 9 févr. 2023, n° 58951/19 et a., C8 (Canal 8) c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 8-9, p. 290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il était une fois… un recueil de contes mettant en scène des mariages entre personnes de même sexe » (obs. sous CEDH, GC, 23 janv. 2023, n° 61435/19, Macaté c/ Lituanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 6, p. 214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de service public et biens retours : France 1 – Requérant 0, (obs. sous CEDH, 5 oct. 2023, n° 24300/20, SARL Couttolenc Frères c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 42, p. 1206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 1, p. 33</w:t>
+              <w:t xml:space="preserve">, 2022, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau revers essuyé par la Bulgarie en matière de surveillance secrète, zoom (obs. sous CEDH, 11 janv. 2022, n° 70078/12, Ekimdzhiev et al. c/ Bulgarie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suite du feuilleton relatif à l’application dans le temps du dispositif législatif anti-Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856712v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 5, p. 166</w:t>
+              <w:t xml:space="preserve">, 2022, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disproportion de la peine infligée au cofondateur d’Action directe pour complicité d’apologie du terrorisme », veille (obs. sous CEDH, 23 juin 2022, n° 28000/19, R. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manquement des autorités internes à faire respecter la clause de neutralité religieuse imposée à une famille d’accueil, zoom (obs. sous CEDH, 3 nov. 2022, n° 59227/12, L. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconventionnalité de la condamnation d’une Femen pour exhibition sexuelle, zoom (obs. sous CEDH, 15 oct. 2022, n° 22636/19, B. France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43/44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du justiciable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faire vivre la Convention : quels acteurs ?, Numéro Spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révocation justifiée de la licence d’une chaine de télévision pour des raisons de pluralisme interne, zoom (obs. sous CEDH, GC, 5 avr. 2022, n° 28470/12, Nit SRL c/ Rép. De Moldova)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parce que le droit au respect de la vie privée le vaut bien, zoom (obs. sous CEDH, 14 janv. 2021, n°281/15 et 34445/15, Société éditrice de Médiapart et al. c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur le droit à l’oubli, veille (obs. sous CEDH, 25 nov. 2021, n° 77419/16, Biancardi c/ Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.1333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconventionnalité de la condamnation pénale d’un ancien politique basque indépendantiste pour apologie de terrorisme, zoom (obs. sous CEDH, 22 juin 2021, n° 5869/17, Erkizia Almandoz c/ Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’humour ne permet pas tout, zoom (obs. sous CEDH, 2 sept. 2021, n° 46883/15, Z.B c/ France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la conventionnalité de l’amende infligée à un lanceur d’alerte, veille (obs. sous CEDH, 11 mai 2021, n° 21884/18, Halet c/ Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1. Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprévisibilité de la loi fondant la sanction d’un parti politique auteur d’une application mobile, zoom (obs. sous arrêt CEDH, CEDH, GC, 20 janv. 2020, n°201/17, Magyar Kétfarkù Kutya Párt c/ Hongrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l’ouvrage de L. BURGOGUE-LARSEN, &amp;quot;Les 3 Cours régionales in context, La justice qui n’allait pas de soi&amp;quot;, Pedone, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03977021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02938949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convergence des standards constitutionnel et européen(s) de protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de la Cour européenne des droits de l’homme – année 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 26, p. 858</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurisprudence de la Cour européenne des droits de l'homme et droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Labayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...343 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...2299 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 04, pp.731-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,403 +4206,403 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit européen et international des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laganier Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; B. Pastre-Belda; L. Milano; A. Schahmaneche. PUF, 17e éd., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régressions jurisprudentielles de la Cour européenne des droits de l’homme : de quoi parle-t-on exactement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Schahmaneche. Pedone, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la Convention européenne en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03977041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit international et européen des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pastre-Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; B. Pastre-Belda; L. Milano; A. Schahmaneche. PUF, 17e éd., 2025</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16e édition, pp.1044, 2023, 978-2-13-083286-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...188 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,2270 +4878,2270 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport introductif. Colloque &amp;quot;Les régressions jurisprudentielles de la Cour européenne des droits de l'homme : de quoi parle-t-on exactement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Schahmaneche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les régressions jurisprudentielles de la Cour européenne des droits de l’homme : de quoi parle-t-on exactement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’autonomie personnelle » (obs. sous CEDH, Pretty c/ Royaume-Uni, no 2346/02, 29 avril 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'arrêt Beeler c/ Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Afroukh; M. Levinet; J-P Marguénaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les beaux arrêts de la Cour européenne des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexis-Nexis, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, A paraître</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression des fonctionnaires, (obs. CEDH, Vogt c/ Allemagne, n° 17851/91, 26 sept. 1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Gouttenoire; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes, (obs. sous CEDH, Engel et al. c/ Pays-Bas, no 5100/71, 8 juin 1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style de motivation des arrêts de la Cour européenne des droits de l’homme : trop c’est trop… ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Afroukh (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En finir avec les idées reçues sur la Convention européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp. 227 et s., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations positives (obs. sous CEDH, Airey c/ Irlande, n° 628973, 9 oct. 1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; J. Andriantsimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liberté d’expression des fonctionnaires, (obs. CEDH, Vogt c/ Allemagne, n° 17851/91, 26 sept. 1995)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-discrimination, (obs. sous CEDH, Affaire linguistique belge c/ Belgique, 23 juill. 1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévue par la loi, (obs. sous CEDH, Kruslin c/ France, no 11801/85, 24 avril 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Gouttenoire; A. Schahmaneche; D. Szymczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notions autonomes, (obs. sous CEDH, Engel et al. c/ Pays-Bas, no 5100/71, 8 juin 1976)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la presse, (obs. sous CEDH, GC, Stoll c/ Suisse, n° 69698/01, 10 déc. 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; J. Andrianstimbazovina; D. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des étrangers au respect de la vie familiale, (obs. sous CEDH, GC, Uner c/ Pays-Bas, n° 46410/99, 18 oct. 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; G. Szymczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion du droit de changer de religion et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Gonzalez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 ans après l’arrêt Kokkinakis c/ Grèce, la construction prétorienne d’un droit européen des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’information, (obs. sous CEDH, Müller c/ Suisse, n° 10737/84, 24 mai 1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp. 227 et s., 2024</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Lecuyer; M. Beulay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pratique des opinions séparées à la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp. 155-177, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; J. Andriantsimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03977044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argument scientifique dans la jurisprudence de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Calvez, C. Gilles, J. Meyrieu, M. Talon, F. Youta, A. Oumedjkane (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’argument scientifique en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Revue de droit public - Lextenso, pp. 374 et s., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Victoire Daubie, le droit de la famille et la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Goesel-Le Bihan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les combats juridiques de Julie-Victoire Daubie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés économiques et la CEDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIe siècle. Quel équilibre jurisprudentiel ? Actes du colloque en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions autonomes (obs. sous CEDH, Engel et al. c/ Pays-Bas, no 5100/71, 8 juin 1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des étrangers au respect de la vie familiale (obs. sous CEDH, GC, Uner c/ Pays-Bas, n° 46410/99, 18 oct. 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, In press</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; J. Andrianstimbazovina; G. Gonzalez; F. Marchadier; L. Milano; A. Gouttenoire; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévue par la loi (obs. sous CEDH, Kruslin c/ France, no 11801/85, 24 avril 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de la presse (obs. sous CEDH, GC, Stoll c/ Suisse, n° 69698/01, 10 déc. 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; G. Szymczak. </w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’autonomie personnelle (obs. sous CEDH, Pretty c/ Royaume-Uni, no 2346/02, 29 avril 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions A. Pedone, pp. 155-177, 2024</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’information (obs. sous CEDH, Müller c/ Suisse, n° 10737/84, 24 mai 1988)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">F. Sudre; G. Gonzalez; A. Gouttenoire; F. Marchadier; L. Milano; A. Schahmaneche; D. Szymczak. </w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d’expression des fonctionnaires (obs. CEDH, Vogt c/ Allemagne, n° 17851/91, 26 sept. 1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Sudre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands arrêts de la Cour européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11e éd., PUF, A paraître</w:t>
+              <w:t xml:space="preserve">, 10e édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2024</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La substance des droits entre convergence et spécificité : l’exemple du droit de la personne et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Afroukh; Julien Bonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour européenne des droits de l’homme et le Conseil constitutionnel : vers un nouvel équilibre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthemis, 2021, Droit &amp; Justice, 978-2-8072-0787-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2, Revue de droit public - Lextenso, pp. 374 et s., 2023</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels défis, quelles évolutions pour la motivation de la Cour européenne des droits l’homme dans les années à venir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Milano; K. Blay-Grabarczyk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 70 ans de la Cour européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.63-82, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , A paraître</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appel éloquent du juge Pinto de Albuquerque à la protection des étrangers vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pinto de Albuquerque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de l’homme : les opinions séparées vue par la doctrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis Nexis, 2020, 978-2-7110-3394-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Souvignet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction consultative des autres cours supranationales de protection des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Afroukh; J.-P. Marguénaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Protocole N°16 à la Convention européenne des droits de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Editions A. Pedone, pp.33-72, 2020, Publications de l'Institut International des Droits de l'Homme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appel éloquent du juge Pinto De Albuquerque à la protection des étrangers vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Schahmaneche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. De Albuquerque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de l’homme. Les opinions séparées vues par la doctrine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexisnexis, pp. 663-667., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...833 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858566v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03969370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction consultative des autres Cours supranationales protectrices des droits de l’homme</w:t>
               </w:r>
@@ -7786,51 +7786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_europ%C3%A9en_et_international_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_grands_arr%C3%AAts_de_la_Cour_europ%C3%A9enne_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Schahmaneche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sudre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pastre-Belda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laganier Milano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856663v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Labayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03970253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Souvignet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_europ%C3%A9en_et_international_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andriantsimbazovina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_grands_arr%C3%AAts_de_la_Cour_europ%C3%A9enne_des_droits_de_lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gouttenoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856612v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03969409v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>