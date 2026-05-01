--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -488,402 +488,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des compétences communicationnelles à la régulation des émotions au travail : les rationalisations organisationnelles que révèle l'étude des dispositifs de prévention de la santé en entreprise »</w:t>
+                <w:t xml:space="preserve">La prévention en santé et sécurité au travail comme dispositif de médiation de pratiques collaboratives : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.7824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153894v1</w:t>
+                <w:t xml:space="preserve">hal-04125596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le métier de surveillant de prison : jeux et enjeux des discours et contre-discours en ligne »</w:t>
+                <w:t xml:space="preserve">« Des compétences communicationnelles à la régulation des émotions au travail : les rationalisations organisationnelles que révèle l'étude des dispositifs de prévention de la santé en entreprise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02122590v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention en santé et sécurité au travail comme dispositif de médiation de pratiques collaboratives : enjeux et limites</w:t>
+                <w:t xml:space="preserve">« Le métier de surveillant de prison : jeux et enjeux des discours et contre-discours en ligne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.11937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.7824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125596v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Méthode visuelle et dynamiques affectives des cadres de santé autour de l’hôpital d’aujourd’hui et de demain »</w:t>
+                <w:t xml:space="preserve">« Prévention de la santé au travail et politiques d’information et de communication des entreprises : le transfert de responsabilité et mutations de l’espace public »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pavillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°19/3A, p.81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153930v1</w:t>
+                <w:t xml:space="preserve">hal-02122577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Santé mentale et schizophrénie. Quelles perceptions de leur traitement médiatique par les malades et leur famille ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, vol 35/2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -902,96 +889,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prévention de la santé au travail et politiques d’information et de communication des entreprises : le transfert de responsabilité et mutations de l’espace public »</w:t>
+                <w:t xml:space="preserve">« Méthode visuelle et dynamiques affectives des cadres de santé autour de l’hôpital d’aujourd’hui et de demain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pavillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°19/3A, p.81-95</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122577v1</w:t>
+                <w:t xml:space="preserve">hal-02153930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les dispositifs de prévention au prisme de la communication affective</w:t>
               </w:r>
@@ -1868,234 +1868,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de la santé au travail et politiques d’information et de communication des entreprises : entre transfert de responsabilité et mutations de l’espace public</w:t>
+                <w:t xml:space="preserve">De la communication organisationnelle à la communication affective : pour une analyse communicationnelle des dispositifs de prévention de la santé et de la sécurité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Information - communication publiques ET espaces publics sociétaux, GRESEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales de la SFSIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913610v1</w:t>
+                <w:t xml:space="preserve">hal-01916006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la communication organisationnelle à la communication affective : pour une analyse communicationnelle des dispositifs de prévention de la santé et de la sécurité au travail</w:t>
+                <w:t xml:space="preserve">La prévention de la santé et de la sécurité au travail comme dispositif de médiation de pratiques collaboratives en entreprise : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales de la SFSIC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">85e Congrès de l’ACFAS, « Organisations collaboratives » : de l’analyse des pratiques sociales et professionnelles aux questionnements théoriques »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916006v1</w:t>
+                <w:t xml:space="preserve">hal-01913690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention de la santé et de la sécurité au travail comme dispositif de médiation de pratiques collaboratives en entreprise : enjeux et limites</w:t>
+                <w:t xml:space="preserve">Prévention de la santé au travail et politiques d’information et de communication des entreprises : entre transfert de responsabilité et mutations de l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e Congrès de l’ACFAS, « Organisations collaboratives » : de l’analyse des pratiques sociales et professionnelles aux questionnements théoriques »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Information - communication publiques ET espaces publics sociétaux, GRESEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913690v1</w:t>
+                <w:t xml:space="preserve">hal-01913610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques affectives des usages non pédagogiques du numérique en temps de cours</w:t>
               </w:r>
@@ -2297,243 +2297,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of games as an innovative prevention method for discussing work with hospital health care staff</w:t>
+                <w:t xml:space="preserve">Le recours au jeu comme méthode de prévention innovante pour mettre en débat le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pavillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. Patients, Caregivers and Doctors:Devices, Issues ans Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2023, 10.1002/9781394225644. </w:t>
+              <w:t xml:space="preserve">Patients, aidants et soignants. Dispositifs, enjeux et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group; ISTE Group, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394225644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9781784059514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424293v1</w:t>
+                <w:t xml:space="preserve">hal-04831321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours au jeu comme méthode de prévention innovante pour mettre en débat le travail</w:t>
+                <w:t xml:space="preserve">The use of games as an innovative prevention method for discussing work with hospital health care staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pavillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patients, aidants et soignants. Dispositifs, enjeux et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group; ISTE Group, 2023, </w:t>
+              <w:t xml:space="preserve">Laurence Corroy; Christelle Chauzal-Larguier. Patients, Caregivers and Doctors:Devices, Issues ans Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2023, 10.1002/9781394225644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9781784059514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394225644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831321v1</w:t>
+                <w:t xml:space="preserve">hal-05424293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation à l’école et le rôle des parents dans les discours publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,51 +3037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11561" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pavillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.12350" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2PTQ34B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7824" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8965" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04831321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784059514" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03675560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.11561" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pavillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.12350" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7824" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Costes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.11937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2PTQ34B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991818v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5520" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11114/smc.v3i1.845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8965" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04831321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784059514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394225644" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03675560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/cantine-et-friandises/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1211/9782706122200/La%20generation%20Y%20le%20manager%20et%20lentreprise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>