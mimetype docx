--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
+                <w:t xml:space="preserve">An Original Concept Solution of a Novel Elasto-Poro-Hydrodynamic Damper: Quasi-Static Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laçaj</w:t>
+                <w:t xml:space="preserve">Ionuț-Răzvan Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourhis</w:t>
+                <w:t xml:space="preserve">Mircea Dumitru Pascovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doumalin</w:t>
+                <w:t xml:space="preserve">Petrică Turtoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traian Cicone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01216-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.10648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app151910648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249686v1</w:t>
+                <w:t xml:space="preserve">hal-05483428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Concept Solution of a Novel Elasto-Poro-Hydrodynamic Damper: Quasi-Static Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laçaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionuț-Răzvan Nechita</w:t>
+                <w:t xml:space="preserve">P. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Dumitru Pascovici</w:t>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrică Turtoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Cicone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (19), pp.10648. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (8), pp.1321-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app151910648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483428v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Cover: Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
               </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endri Laçaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian-Cristian Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 137, pp.104351. </w:t>
@@ -1175,64 +1175,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125, pp.104065. </w:t>
@@ -1283,51 +1283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of a novel hydrostatic thrust bearing with a structurally elastic component: Theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1374,90 +1374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D local investigation of mechanical behavior of open-cell foams by enhanced morphological analysis and microstructure-adapted digital volume correlation for tribology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laçaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of (water) permeability variation of nonwoven textiles subjected to compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrica Turtoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4077,51 +4077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian-Cristian Lupu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#231;aj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourhis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01216-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;-R&#259;zvan Nechita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru Pascovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petric&#259; Turtoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Cicone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910648" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri La&#231;aj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01224-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Enescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175251380800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin M&#259;rgineanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13080346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cicone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04294311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104836" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kunik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30270-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Azzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30306-X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Arghir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrica Turtoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2736706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Ennazii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Lap Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01101772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian-Cristian Lupu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;-R&#259;zvan Nechita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru Pascovici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petric&#259; Turtoi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Cicone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#231;aj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourhis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01216-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri La&#231;aj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01224-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Enescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175251380800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin M&#259;rgineanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13080346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cicone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04294311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104836" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kunik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30270-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Azzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30306-X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Arghir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrica Turtoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2736706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Ennazii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Lap Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01101772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>