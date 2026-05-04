--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -234,425 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Concept Solution of a Novel Elasto-Poro-Hydrodynamic Damper: Quasi-Static Analysis</w:t>
+                <w:t xml:space="preserve">Pore-scale numerical analysis of morphological characteristics and their influence on flow behavior in compressed virtual open-cell polyurethane foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionuț-Răzvan Nechita</w:t>
+                <w:t xml:space="preserve">Alaa-Eddine Ennazii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Dumitru Pascovici</w:t>
+                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrică Turtoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+                <w:t xml:space="preserve">A. Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Cicone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app151910648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137, pp.104351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483428v1</w:t>
+                <w:t xml:space="preserve">hal-05303992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Characteristics of a New Aerostatic Thrust Bearing with Poro-Elastic Restrictor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourhis</w:t>
+                <w:t xml:space="preserve">Alin Mărgineanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doumalin</w:t>
+                <w:t xml:space="preserve">Alice Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouyer</w:t>
+                <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jolly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (8), pp.1321-1340. </w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/lubricants13080346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249686v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cover: Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
+                <w:t xml:space="preserve">Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endri Laçaj</w:t>
+                <w:t xml:space="preserve">E. Laçaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Doumalin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">P. Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Henry</w:t>
+                <w:t xml:space="preserve">P. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 65 (8), pp.1183-1183. </w:t>
+              <w:t xml:space="preserve">, 2025, 65 (8), pp.1321-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01224-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483425v1</w:t>
+                <w:t xml:space="preserve">hal-05249686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression behavior and in-plane permeability of 3D textiles via FEM and CFD simulation</w:t>
               </w:r>
@@ -664,2016 +664,2016 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian-Cristian Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textile Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00405175251380800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Characteristics of a New Aerostatic Thrust Bearing with Poro-Elastic Restrictor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Cover: Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endri Laçaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Mărgineanu</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pascal Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.346. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (8), pp.1183-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants13080346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01224-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483434v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale numerical analysis of morphological characteristics and their influence on flow behavior in compressed virtual open-cell polyurethane foams</w:t>
+                <w:t xml:space="preserve">An Original Concept Solution of a Novel Elasto-Poro-Hydrodynamic Damper: Quasi-Static Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa-Eddine Ennazii</w:t>
+                <w:t xml:space="preserve">Ionuț-Răzvan Nechita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Beaudoin</w:t>
+                <w:t xml:space="preserve">Mircea Dumitru Pascovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fatu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+                <w:t xml:space="preserve">Petrică Turtoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traian Cicone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137, pp.104351. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.10648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app151910648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303992v1</w:t>
+                <w:t xml:space="preserve">hal-05483428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of two analytical solutions for a compliant single-recess hydrostatic thrust bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Cicone</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196, pp.109672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-scale numerical analysis of fluid flows in compressed polyurethane foams with a workflow of open-cell foams modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa-Eddine Ennazii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125, pp.104065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2023.104065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of a novel hydrostatic thrust bearing with a structurally elastic component: Theory and experiments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4D local investigation of mechanical behavior of open-cell foams by enhanced morphological analysis and microstructure-adapted digital volume correlation for tribology applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laçaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108954⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.104836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700392v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D local investigation of mechanical behavior of open-cell foams by enhanced morphological analysis and microstructure-adapted digital volume correlation for tribology applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The study of a novel hydrostatic thrust bearing with a structurally elastic component: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doumalin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traian Cicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104836⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.108954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294311v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ambient air relative humidity on the triboelectric properties of Polypropylene and Polyvinyl Chloride slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+                <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115, pp.103651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Influence of the Different Parameters of the Atmospheric DBD Treatment on the Surface Roughness and the Electric Potential Distribution Generated After the Tribocharging of Polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (4), pp.4162-4169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2021.3081607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of self-sustaining fluid films generated in highly compressible porous layers imbibed with liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kunik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.106435 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of duration of non-thermal plasma treatment on the surface properties of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Tilmatine</w:t>
+                <w:t xml:space="preserve">A Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, International Conference on Tribology (ROTRIB'19) 19–21 September 2019, Cluj-Napoca, Romania, 724 (1), pp.012050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/724/1/012050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of a viscoseal: part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sealing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (8), pp.5-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1350-4789(19)30270-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of friction in pneumatic seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Maoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Azzi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.432-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of a viscoseal: part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sealing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (9), pp.5-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1350-4789(19)30306-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of the Impact of Manufacturing Errors on the Structural Stiffness of Foil Bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Arghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (4), pp.041506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4038042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of (water) permeability variation of nonwoven textiles subjected to compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrica Turtoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (3), pp.307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2016048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Device to Study Real Connecting-Rod Bearings Functioning in Severe Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (3), pp.647-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2736706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2683,545 +2683,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of axial compression impact on the hydrodynamics of open-cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla-Eddine Ennazii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual international conference on porous media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, interpore, May 2023, Edingbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ambient Air Relative Humidity on the Surface Electric Potential Decay of Tribocharged Polypropylene and Polyvinyl Chloride Slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of the duration of the cold plasma treatment on the triboelectric properties of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toolchain from the creation of the mesh to the CFD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Eddine Ennazii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th annual international conference on porous media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InterPore – International Society for Porous Media, May 2021, Online conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du mécanisme de lubrification eX-Poro-HydroDynamique (XPHD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kunik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3236,336 +3236,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du contact entre le coussinet et le logement dans un palier lisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiet Lap Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Souchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Device for Studying Real Connecting-Rod Bearings Functioning in Severe Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME World Tribology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un Banc d’Essais pour Paliers de Bielles Fortement Sollicités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISMCM, May 2004, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3575,151 +3575,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tournié</w:t>
+                <w:t xml:space="preserve">Mathieu Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+                <w:t xml:space="preserve">Nathalie Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Arnoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3729,100 +3729,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique et expérimentale de la lubrification des paliers de moteur soumis à des conditions sévères de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Poitiers, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00090536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3832,105 +3832,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale des paliers de moteur thermique et des joints d'étanchéité dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Poitiers, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01101772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4077,51 +4077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian-Cristian Lupu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;-R&#259;zvan Nechita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru Pascovici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petric&#259; Turtoi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Cicone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#231;aj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourhis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01216-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri La&#231;aj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01224-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Enescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175251380800" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin M&#259;rgineanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13080346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinescu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cicone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108954" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04294311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104836" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kunik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30270-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Azzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30306-X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Arghir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924632v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrica Turtoi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2736706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Ennazii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Lap Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01101772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian-Cristian Lupu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin M&#259;rgineanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Cicone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13080346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#231;aj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourhis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01216-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Enescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175251380800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri La&#231;aj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01224-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;-R&#259;zvan Nechita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru Pascovici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petric&#259; Turtoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04294311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kunik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30270-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Azzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30306-X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Arghir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrica Turtoi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2736706" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Ennazii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Lap Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01101772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>