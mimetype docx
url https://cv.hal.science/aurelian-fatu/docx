--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Characteristics of a New Aerostatic Thrust Bearing with Poro-Elastic Restrictor</w:t>
+                <w:t xml:space="preserve">Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Mărgineanu</w:t>
+                <w:t xml:space="preserve">E. Laçaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Marinescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+                <w:t xml:space="preserve">P. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traian Cicone</w:t>
+                <w:t xml:space="preserve">P. Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubricants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (8), pp.346. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (8), pp.1321-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/lubricants13080346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-025-01216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483434v1</w:t>
+                <w:t xml:space="preserve">hal-05249686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mechanical Behavior of Water-Imbibed Polymeric Foams Under Dynamic Shear-Compression Loading for Tribology Application</w:t>
+                <w:t xml:space="preserve">Performance Characteristics of a New Aerostatic Thrust Bearing with Poro-Elastic Restrictor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laçaj</w:t>
+                <w:t xml:space="preserve">Alin Mărgineanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourhis</w:t>
+                <w:t xml:space="preserve">Alice Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doumalin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bouyer</w:t>
+                <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jolly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (8), pp.1321-1340. </w:t>
+              <w:t xml:space="preserve">Lubricants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (8), pp.346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-025-01216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/lubricants13080346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249686v1</w:t>
+                <w:t xml:space="preserve">hal-05483434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression behavior and in-plane permeability of 3D textiles via FEM and CFD simulation</w:t>
               </w:r>
@@ -664,77 +664,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian-Cristian Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textile Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (8), pp.1183-1183. </w:t>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrică Turtoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (19), pp.10648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1032,64 +1032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of two analytical solutions for a compliant single-recess hydrostatic thrust bearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1270,90 +1270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D local investigation of mechanical behavior of open-cell foams by enhanced morphological analysis and microstructure-adapted digital volume correlation for tribology applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laçaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1404,64 +1404,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of a novel hydrostatic thrust bearing with a structurally elastic component: Theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1651,96 +1651,96 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Influence of the Different Parameters of the Atmospheric DBD Treatment on the Surface Roughness and the Electric Potential Distribution Generated After the Tribocharging of Polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Fatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (4), pp.4162-4169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2021.3081607⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -2470,51 +2470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical analysis of (water) permeability variation of nonwoven textiles subjected to compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrica Turtoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Cicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Fatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th annual international conference on porous media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InterPore – International Society for Porous Media, May 2021, Online conference, France</w:t>
@@ -4077,51 +4077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian-Cristian Lupu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin M&#259;rgineanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marinescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Cicone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13080346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#231;aj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourhis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01216-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Enescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175251380800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri La&#231;aj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01224-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;-R&#259;zvan Nechita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru Pascovici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petric&#259; Turtoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04294311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kunik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30270-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Azzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30306-X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Arghir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrica Turtoi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2736706" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Ennazii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Lap Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01101772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couderc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian-Cristian Lupu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Fatu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303992v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fatu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. La&#231;aj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourhis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumalin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01216-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin M&#259;rgineanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marinescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Cicone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants13080346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Enescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00405175251380800" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endri La&#231;aj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01224-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;-R&#259;zvan Nechita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru Pascovici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petric&#259; Turtoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app151910648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2023.104065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04294311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tilmatine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3081607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kunik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tilmatine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zeghloul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fatu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/724/1/012050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Yann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Souchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30270-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Azzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4789(19)30306-X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Arghir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrica Turtoi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Villechaise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2736706" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla-Eddine Ennazii" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677354" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334857" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04316889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddine Ennazii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiet Lap Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090536v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01101772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>