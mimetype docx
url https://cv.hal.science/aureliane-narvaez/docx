--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Auréliane NARVAEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Freethought Celebrations to Spirit Manifestations: The Many (After)lives of Thomas Paine’s Deism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès C19 (Society of Nineteenth-Century Americanists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C19 (Society of Nineteenth-Century Americanists), Mar 2024, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘There are two words that I never understood, fear and impossible!’. Rebelles sans frontières : la libre pensée féministe d’Ernestine Rose et Jenny d’Héricourt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Françoise Basch, une féministe dans le siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Université Paris Nanterre, Apr 2024, Paris, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochester & Upstate New York : foyer du réformisme radical au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Franco-Américain de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Franco-Américain de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Utopia: Social experiments, secular communities, and transatlantic feminist connections (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les États-Unis, une nation en construction 1815-1860. Nouvelles perspectives historiographiques, travaux actuels et regards transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Paris Nanterre; Université Sorbonne Nouvelle; Université d'Orléans, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kind of Thomas Paine among her sisterhood'. La libre pensée cosmopolite d’Ernestine Rose et les sources hétérodoxes du militantisme pour les droits des femmes aux États-Unis (1830-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nineteenth-Century Worlds (W19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">She has health, she has wealth, and with these she has power'. Libre pensée, éducation non-genrée et féminisme dans les écrits d'Annie Denton Cridge (1825-1875)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe FAAAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have I, as a woman, to do with politics?' Droits, représentations et revendications des femmes dans la jeune République américaine : enjeux historiographiques, discours et stratégies militantes à l'épreuve du culte de la domesticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études consacrée à l'agrégation d'anglais, session 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Dec 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of souls is old—we demand our bodies, now': Women's bodies, freethought, and feminism in the United States (1820-1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Freethought in the Long Nineteenth Century: New Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clare Stainthorp (Queen Mary University of London); Anton Jansson (University of Gothenburg); Madeleine Goodall (Humanists UK), Sep 2022, Londres (Queen Mary University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step or two across the boundaries of the spiritual world'. Libre pensée, spiritualités non-théologiques et dynamiques de sécularisation dans la jeune République américaine : évolutions historiographiques et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État des savoirs, enjeux, et perspectives de la recherche sur la Jeune Amérique 1607-1865</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bourhis-Mariotti (TRANSCRIT - Université Paris 8); Elodie Peyrol-Kleiber (MIMMOC - Université de Poitiers); Linda Garbaye (ERIBIA - Université de Caen Normandie), Sep 2022, Fondation des Etats-Unis, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’infidélité religieuse au féminin et son incrimination : appropriation, métamorphoses et recompositions de la libre pensée déiste par les militantes féministes aux États-Unis (1820-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l’Enseignement Supérieur (SAES), Jun 2021, Université de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking secular republicanism and reinventing womanhood: Women's rights, proto-feminist discourse and the vindication of freethought in the early American Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international bi-annuel de la European Early American Studies Association (EEASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Early American Studies Association (EEASA), Dec 2021, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hall for humanity untrammeled by sectarian shackles'. Reinventing Freethought in Jacksonian America: Secular Utopian Communities and the Legacy of Deism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Society for Historians of the Early American Republic (SHEAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Historians of the Early American Republic (SHEAR), Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'Putain de Babylone', le 'Monstre déiste' et l’Ennemi du christianisme’ : Processus disciplinaires et controverse anti-infidèle dans la jeune République américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Association Française d’Études Américaines (AFEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Études Américaines (AFEA), May 2019, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’incrédulité en Amérique. Repenser le scepticisme et l’infidélité religieuse dans l’Amérique jacksonienne au prisme de Tocqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Historiciser Tocqueville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Cossu-Beaumont, Université Sorbonne Nouvelle; Augustin Habran, Université d’Orléans; Marie-Jeanne Rossignol, Université Paris Cité, Nov 2019, Université de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Democratic to Restless America 1815-1860: A Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 179 (2), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.179.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A kind of Thomas Paine among her sisterhood . » La libre pensée cosmopolite d’Ernestine Rose et les sources hétérodoxes du militantisme pour les droits des femmes aux États-Unis (1830-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 179 (2), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.179.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The fear that the experiment in freedom may fail”: an Interview with John Lauritz Larson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 179 (2), pp.116-135. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.179.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception, diffusion et déclinaisons du mesmérisme dans l’Amérique postrévolutionnaire et la jeune République étatsunienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lrf.7411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre le corps des femmes. Libre pensée et féminisme aux États-Unis (1820-1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.18428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairages foucaldiens sur l’incrimination du déisme et de la libre pensée dans la jeune République américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.20159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My friends, Thomas Paine, though dead, yet speaketh.' Résurgences et réincarnations de la pensée déiste dans le mouvement spiritualiste américain (1848-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Unorthodox and Reappraising Nonconformity: Recent Historiographical Perspectives on Early America and the Antebellum Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.16730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer la vie, écrire l’histoire. À propos de : Kirsten Fischer, American Freethinker. Elihu Palmer and the Struggle for Religious Freedom in the New Nation, University of Pennsylvania Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion séculière et spiritualité panenthéiste. La recherche du bonheur au sein des communautés de la Society for Universal Inquiry and Reform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 157 (4), pp.34-57. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.157.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restless Nation (1815-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 179 (2), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democracy in name only? La situation des femmes à l’heure du common man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.203-221, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.27-35, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie à l’épreuve du populisme (1824-1837)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.57-106, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la société : Dynamiques ascendantes de démocratisation (1824-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.127-147, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeune République après Jackson : héritages et limites d’une démocratie imparfaite (1837-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.164-183, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.17-26, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démocratie en formation (1812-1824) : nation, nationalism et expansionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.39-55, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. Atlande, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Auréliane NARVAEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Freethought Celebrations to Spirit Manifestations: The Many (After)lives of Thomas Paine’s Deism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès C19 (Society of Nineteenth-Century Americanists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C19 (Society of Nineteenth-Century Americanists), Mar 2024, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘There are two words that I never understood, fear and impossible!’. Rebelles sans frontières : la libre pensée féministe d’Ernestine Rose et Jenny d’Héricourt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Françoise Basch, une féministe dans le siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Université Paris Nanterre, Apr 2024, Paris, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochester & Upstate New York : foyer du réformisme radical au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Franco-Américain de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Franco-Américain de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Utopia: Social experiments, secular communities, and transatlantic feminist connections (1820-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les États-Unis, une nation en construction 1815-1860. Nouvelles perspectives historiographiques, travaux actuels et regards transnationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité; Université Paris Nanterre; Université Sorbonne Nouvelle; Université d'Orléans, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kind of Thomas Paine among her sisterhood'. La libre pensée cosmopolite d’Ernestine Rose et les sources hétérodoxes du militantisme pour les droits des femmes aux États-Unis (1830-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nineteenth-Century Worlds (W19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">She has health, she has wealth, and with these she has power'. Libre pensée, éducation non-genrée et féminisme dans les écrits d'Annie Denton Cridge (1825-1875)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe FAAAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have I, as a woman, to do with politics?' Droits, représentations et revendications des femmes dans la jeune République américaine : enjeux historiographiques, discours et stratégies militantes à l'épreuve du culte de la domesticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études consacrée à l'agrégation d'anglais, session 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Dec 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of souls is old—we demand our bodies, now': Women's bodies, freethought, and feminism in the United States (1820-1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Freethought in the Long Nineteenth Century: New Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clare Stainthorp (Queen Mary University of London); Anton Jansson (University of Gothenburg); Madeleine Goodall (Humanists UK), Sep 2022, Londres (Queen Mary University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A step or two across the boundaries of the spiritual world'. Libre pensée, spiritualités non-théologiques et dynamiques de sécularisation dans la jeune République américaine : évolutions historiographiques et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État des savoirs, enjeux, et perspectives de la recherche sur la Jeune Amérique 1607-1865</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bourhis-Mariotti (TRANSCRIT - Université Paris 8); Elodie Peyrol-Kleiber (MIMMOC - Université de Poitiers); Linda Garbaye (ERIBIA - Université de Caen Normandie), Sep 2022, Fondation des Etats-Unis, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’infidélité religieuse au féminin et son incrimination : appropriation, métamorphoses et recompositions de la libre pensée déiste par les militantes féministes aux États-Unis (1820-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société des Anglicistes de l’Enseignement Supérieur (SAES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l’Enseignement Supérieur (SAES), Jun 2021, Université de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking secular republicanism and reinventing womanhood: Women's rights, proto-feminist discourse and the vindication of freethought in the early American Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international bi-annuel de la European Early American Studies Association (EEASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Early American Studies Association (EEASA), Dec 2021, Poitiers (Université de Poitiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hall for humanity untrammeled by sectarian shackles'. Reinventing Freethought in Jacksonian America: Secular Utopian Communities and the Legacy of Deism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Society for Historians of the Early American Republic (SHEAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Historians of the Early American Republic (SHEAR), Jul 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 'Putain de Babylone', le 'Monstre déiste' et l’Ennemi du christianisme’ : Processus disciplinaires et controverse anti-infidèle dans la jeune République américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’Association Française d’Études Américaines (AFEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Études Américaines (AFEA), May 2019, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’incrédulité en Amérique. Repenser le scepticisme et l’infidélité religieuse dans l’Amérique jacksonienne au prisme de Tocqueville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Historiciser Tocqueville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Cossu-Beaumont, Université Sorbonne Nouvelle; Augustin Habran, Université d’Orléans; Marie-Jeanne Rossignol, Université Paris Cité, Nov 2019, Université de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Democratic to Restless America 1815-1860: A Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 179 (2), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.179.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A kind of Thomas Paine among her sisterhood . » La libre pensée cosmopolite d’Ernestine Rose et les sources hétérodoxes du militantisme pour les droits des femmes aux États-Unis (1830-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 179 (2), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.179.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The fear that the experiment in freedom may fail”: an Interview with John Lauritz Larson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 179 (2), pp.116-135. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.179.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réception, diffusion et déclinaisons du mesmérisme dans l’Amérique postrévolutionnaire et la jeune République étatsunienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lrf.7411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre le corps des femmes. Libre pensée et féminisme aux États-Unis (1820-1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.18428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairages foucaldiens sur l’incrimination du déisme et de la libre pensée dans la jeune République américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.20159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My friends, Thomas Paine, though dead, yet speaketh.' Résurgences et réincarnations de la pensée déiste dans le mouvement spiritualiste américain (1848-1889)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.7568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Unorthodox and Reappraising Nonconformity: Recent Historiographical Perspectives on Early America and the Antebellum Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.16730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer la vie, écrire l’histoire. À propos de : Kirsten Fischer, American Freethinker. Elihu Palmer and the Struggle for Religious Freedom in the New Nation, University of Pennsylvania Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion séculière et spiritualité panenthéiste. La recherche du bonheur au sein des communautés de la Society for Universal Inquiry and Reform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 157 (4), pp.34-57. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.157.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restless Nation (1815-1860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 179 (2), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.27-35, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A democracy in name only? La situation des femmes à l’heure du common man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.203-221, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie à l’épreuve du populisme (1824-1837)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.57-106, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la société : Dynamiques ascendantes de démocratisation (1824-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.127-147, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeune République après Jackson : héritages et limites d’une démocratie imparfaite (1837-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.164-183, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.17-26, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démocratie en formation (1812-1824) : nation, nationalism et expansionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.39-55, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréliane Narvaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Habran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Narvaez, Auréliane. Atlande, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.7411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04347609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16730" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765932v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04366012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gervais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.179.0116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.7411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18428" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04347609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.7568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16730" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.157.0034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04765881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04367687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04540195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>